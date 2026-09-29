--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,91 +52,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi1vggg7o5e6t8jo7fk472">
+      <w:hyperlink w:history="1" r:id="rIdgvazxpkcp6adfrfkyrr28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/google-workspace-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision talks to Google Workspace through one connection, and that connection is made
 one of two ways. Both sync calendars. What separates them is whose application
 registration is used, and how much choice you get over what Offision may reach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Make this choice before you connect. Both ways end at the same Google sign-in screen,
 but only one of them lets you decide what that sign-in covers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One connection — or several: a second Google Workspace organisation, or Microsoft 365
 alongside, each gets a card of its own. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9411d3u9gmykkmlms2iul">
+      <w:hyperlink w:history="1" r:id="rIdv6odjl9confzsawofytdc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect more than one directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two ways</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -469,51 +469,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">half an hour, across two people</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Quick connect is right for most organisations. Register your own app when your
 security policy will not accept Offision's, or when you want a mode narrower than the
 default — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdosi1bkvgwg1hfkqs4oyir">
+      <w:hyperlink w:history="1" r:id="rId91uavvmic00y8u1j-tfo_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Google Workspace with your own OAuth app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="gws-hub-card" descr="A connected Google Workspace integration, with everything it manages on one card." title="A connected Google Workspace integration, with everything it manages on one card."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -673,51 +673,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms are added one calendar address at a time.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There is no room browser and no
 sweep that imports every room in the directory. Offision reads the delegated
 account's own calendar list, so a room only becomes addable once that account has
 subscribed to it in Google Calendar. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrrfvpqttkpb-lhi_xwqmm">
+      <w:hyperlink w:history="1" r:id="rIdztf2zlkh22yappxsjriee">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1099,51 +1099,51 @@
       <w:r>
         <w:t xml:space="preserve">Google Workspace does not let an account outside your organisation book a resource. So
 when someone books who is an Offision account rather than a Google one, the booking has
 to be made on behalf of a Google account — the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking agent account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Without one, only the accounts you have connected can book your Google rooms, and
 everyone else silently cannot. Set one up as part of
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdafv-qm4lj9yqnusebdnm8">
+      <w:hyperlink w:history="1" r:id="rIdwemjsnss0xol8l-jgwnka">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and use a
 new account created for the purpose rather than a real person's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What Google will not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1196,75 +1196,75 @@
       <w:r>
         <w:t xml:space="preserve">Where to start</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (Integrations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once connected, the things worth setting up next are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdasiejh49tqpyb2ryttsvi">
+      <w:hyperlink w:history="1" r:id="rIdqr8mz3mvyg-dmvz3hvmnl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr_rkzfn_eztbergcq5f-q">
+      <w:hyperlink w:history="1" r:id="rIdo2frqvflbxnxafmcmxdaf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sign-in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgq4rg0tgwupppq56itvip">
+      <w:hyperlink w:history="1" r:id="rIdijj4yg2bjwdijemkmmptr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet links</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1689,51 +1689,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi1vggg7o5e6t8jo7fk472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rId9411d3u9gmykkmlms2iul" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdosi1bkvgwg1hfkqs4oyir" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdrrfvpqttkpb-lhi_xwqmm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdafv-qm4lj9yqnusebdnm8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdasiejh49tqpyb2ryttsvi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdr_rkzfn_eztbergcq5f-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdgq4rg0tgwupppq56itvip" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54e5efa0fc3f90e4a3be9483ecad0ff27d59ccc1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e20b2dbdfd322676c64c557d9d8ca0e373684923.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgvazxpkcp6adfrfkyrr28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdv6odjl9confzsawofytdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId91uavvmic00y8u1j-tfo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdztf2zlkh22yappxsjriee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdwemjsnss0xol8l-jgwnka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdqr8mz3mvyg-dmvz3hvmnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdo2frqvflbxnxafmcmxdaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdijj4yg2bjwdijemkmmptr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54e5efa0fc3f90e4a3be9483ecad0ff27d59ccc1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e20b2dbdfd322676c64c557d9d8ca0e373684923.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which Google Workspace connection to choose</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>