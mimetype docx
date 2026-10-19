--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,91 +52,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgvazxpkcp6adfrfkyrr28">
+      <w:hyperlink w:history="1" r:id="rId6rxra_r6qw-zqdxqwjma-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/google-workspace-connection-modes/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision talks to Google Workspace through one connection, and that connection is made
 one of two ways. Both sync calendars. What separates them is whose application
 registration is used, and how much choice you get over what Offision may reach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Make this choice before you connect. Both ways end at the same Google sign-in screen,
 but only one of them lets you decide what that sign-in covers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One connection — or several: a second Google Workspace organisation, or Microsoft 365
 alongside, each gets a card of its own. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv6odjl9confzsawofytdc">
+      <w:hyperlink w:history="1" r:id="rIdkgjtncrqvokh0tnrqzkly">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect more than one directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two ways</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -469,51 +469,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">half an hour, across two people</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Quick connect is right for most organisations. Register your own app when your
 security policy will not accept Offision's, or when you want a mode narrower than the
 default — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId91uavvmic00y8u1j-tfo_">
+      <w:hyperlink w:history="1" r:id="rIdrvdmfr1ay0ncwpwrylqnx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect Google Workspace with your own OAuth app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2876550"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="gws-hub-card" descr="A connected Google Workspace integration, with everything it manages on one card." title="A connected Google Workspace integration, with everything it manages on one card."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -673,51 +673,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms are added one calendar address at a time.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> There is no room browser and no
 sweep that imports every room in the directory. Offision reads the delegated
 account's own calendar list, so a room only becomes addable once that account has
 subscribed to it in Google Calendar. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdztf2zlkh22yappxsjriee">
+      <w:hyperlink w:history="1" r:id="rIdci5kmzvf_aezt-7evvvwx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1099,51 +1099,51 @@
       <w:r>
         <w:t xml:space="preserve">Google Workspace does not let an account outside your organisation book a resource. So
 when someone books who is an Offision account rather than a Google one, the booking has
 to be made on behalf of a Google account — the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">booking agent account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Without one, only the accounts you have connected can book your Google rooms, and
 everyone else silently cannot. Set one up as part of
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwemjsnss0xol8l-jgwnka">
+      <w:hyperlink w:history="1" r:id="rIdf4mjfdum00i-srhisqtni">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, and use a
 new account created for the purpose rather than a real person's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What Google will not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -1196,75 +1196,75 @@
       <w:r>
         <w:t xml:space="preserve">Where to start</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (Integrations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once connected, the things worth setting up next are
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqr8mz3mvyg-dmvz3hvmnl">
+      <w:hyperlink w:history="1" r:id="rIdssdt4oi5gilir3iebjrje">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo2frqvflbxnxafmcmxdaf">
+      <w:hyperlink w:history="1" r:id="rIdjdrdaskqsyyy3dkpywza6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sign-in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdijj4yg2bjwdijemkmmptr">
+      <w:hyperlink w:history="1" r:id="rIdir3ld2jkxth3hnawkzocd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet links</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1689,51 +1689,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgvazxpkcp6adfrfkyrr28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdv6odjl9confzsawofytdc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rId91uavvmic00y8u1j-tfo_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdztf2zlkh22yappxsjriee" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdwemjsnss0xol8l-jgwnka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdqr8mz3mvyg-dmvz3hvmnl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdo2frqvflbxnxafmcmxdaf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdijj4yg2bjwdijemkmmptr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54e5efa0fc3f90e4a3be9483ecad0ff27d59ccc1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e20b2dbdfd322676c64c557d9d8ca0e373684923.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6rxra_r6qw-zqdxqwjma-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdkgjtncrqvokh0tnrqzkly" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdrvdmfr1ay0ncwpwrylqnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdci5kmzvf_aezt-7evvvwx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdf4mjfdum00i-srhisqtni" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdssdt4oi5gilir3iebjrje" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdjdrdaskqsyyy3dkpywza6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdir3ld2jkxth3hnawkzocd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f1459337cf26536f523bdab2b9f6d96b564b671.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d026eb8bb2303c9d57eee6003784445319df6389.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Which Google Workspace connection to choose</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>