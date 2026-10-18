--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,116 +52,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmiq-j8oibgdtwzpxou23z">
+      <w:hyperlink w:history="1" r:id="rIdgtyuy1xuq6hms0pcmxk2f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/get-booking-and-usage-data-into-your-bi-tool/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking and usage data leaves Offision two ways: as a file somebody downloads from a
 report screen, or over the REST API, which returns the same bookings as rows and the
 usage figures already aggregated. Power BI, Tableau and every other reporting tool use
 one or the other.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take the file, or call the API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take the file when somebody needs a number this afternoon. Every list and report screen
 exports itself as Excel or CSV; </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtsggaayoydrwqel4wjhdf">
+      <w:hyperlink w:history="1" r:id="rIdabrhhrtqvf_wmovxw9zg0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">where all the export buttons
 are</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> lists them, and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqwrzyontqcwncbd1txuuq">
+      <w:hyperlink w:history="1" r:id="rId8cygo3rwq-dtoemwtlvjm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which
 report answers which question</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> says
 what each report holds. The one download built for onward analysis is the booking
 analytics pivot table, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdareytwkapul1rzocuf42_">
+      <w:hyperlink w:history="1" r:id="rId24_fij4oymghzbpy1piwj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how much your rooms are
 used</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, whose workbook carries a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Raw data</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sheet — one flat row per combination, the shape a PivotTable expects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -207,51 +207,51 @@
       <w:r>
         <w:t xml:space="preserve">, as either
 a long-lived </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access token</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OAuth2 client</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> exchanging its secret for a daily
 bearer token. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdomdrihfhw89s-fwuimq3h">
+      <w:hyperlink w:history="1" r:id="rIdajsniijnosphxfsx1erqn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect your own systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers both and the
 guards around them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/external-authentication-setting (API authentication)</w:t>
       </w:r>
     </w:p>
@@ -457,247 +457,247 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2384"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Every booking, as rows</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqeylrf7nxydyunrxbyfcq">
+            <w:hyperlink w:history="1" r:id="rIdr3sdonv_81oztgkwkg9v_">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource appointments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">One row per booking, paged. Narrow by date, resource, resource type, organiser, booking state or free text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2384"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The same bookings as a spreadsheet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdqaxld7gzdfls6icfom63s">
+            <w:hyperlink w:history="1" r:id="rIdsimx4tb6h9rxm3ai4daxa">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">An .xlsx stream, in the time zone you name, optionally one email domain</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2384"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How much each room was used</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdumyuvw-zmxomftadkypou">
+            <w:hyperlink w:history="1" r:id="rIdpr00yv-h7ul2f5c_fxlyv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking by resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Per resource: booking count, minutes used, percentage used</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2384"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How that moves over time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdbqvirmquybiw6tf3rqegh">
+            <w:hyperlink w:history="1" r:id="rId-wqvrf-oafyxrbotd_jjk">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking by time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The same three figures per bucket — five minutes up to monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2384"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">What the sensors saw, not what was booked</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdpnrm2lucuo7xk7fzn-1_f">
+            <w:hyperlink w:history="1" r:id="rId374wqboloj6ot9cc_mvue">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupancy by resource</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">, and a by-time twin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The same two shapes, measured rather than booked</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -705,122 +705,122 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2384"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visitor counts for one day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdymuj35urph1dlercasznn">
+            <w:hyperlink w:history="1" r:id="rIdrjhmxvdfpcxtnyfsds292">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor badge statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">That date's expected, on site, left, no-show and over-staying counts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2384"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The names behind the ids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdir0emho6t6hx4cn-jq8tq">
+            <w:hyperlink w:history="1" r:id="rIdr-ugh6tuiett_glo7a80u">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdm45iugrecpme6-osbph7l">
+            <w:hyperlink w:history="1" r:id="rIdv3b62i8oxmhsxcuvnymny">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">buildings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdbevhkiqxpa4ftty1tngnx">
+            <w:hyperlink w:history="1" r:id="rIdtxz8qqlabrnyuk89ij1ff">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">users</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> and their groups</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">What you join the figures against. There is no department call — a user group is the nearest thing</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1210,84 +1210,84 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Power BI, Tableau, Zapier and Power Automate all reach
 Offision as a plain REST caller or by reading an exported file.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nothing pushes an extract out.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The closest thing is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi_nbjds1skapztmbuxwqj">
+      <w:hyperlink w:history="1" r:id="rIdyavwx-fmlsofqz0m74nll">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the emailed booking
 summary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which attaches a spreadsheet
 on a schedule.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The audit trail is not on the API.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It downloads from its own screen only — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl4tprxpvy3y9zq8idijho">
+      <w:hyperlink w:history="1" r:id="rIdmtlzjha33ptbz_dcm5wsv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the
 audit trail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1734,51 +1734,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmiq-j8oibgdtwzpxou23z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdtsggaayoydrwqel4wjhdf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdqwrzyontqcwncbd1txuuq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdareytwkapul1rzocuf42_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdomdrihfhw89s-fwuimq3h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdqeylrf7nxydyunrxbyfcq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/booking/GET/api/external/booking/resource-appointment" TargetMode="External"/><Relationship Id="rIdqaxld7gzdfls6icfom63s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/booking/GET/api/external/booking/export/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdumyuvw-zmxomftadkypou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/analyze/GET/api/external/analyze/booking/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdbqvirmquybiw6tf3rqegh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/analyze/GET/api/external/analyze/booking/by-time" TargetMode="External"/><Relationship Id="rIdpnrm2lucuo7xk7fzn-1_f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/analyze/GET/api/external/analyze/occupancy/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdymuj35urph1dlercasznn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/dashboard/GET/api/external/dashboard/visitor-badge-statistics" TargetMode="External"/><Relationship Id="rIdir0emho6t6hx4cn-jq8tq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/bookableresource/GET/api/external/bookable-resource" TargetMode="External"/><Relationship Id="rIdm45iugrecpme6-osbph7l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/building/GET/api/external/building" TargetMode="External"/><Relationship Id="rIdbevhkiqxpa4ftty1tngnx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/user/GET/api/external/user" TargetMode="External"/><Relationship Id="rIdi_nbjds1skapztmbuxwqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdl4tprxpvy3y9zq8idijho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4191c22d7784f3146c1f21b3874f42793157575.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c96a236bf082a4ce8a8047726baebaeb1b99d374.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgtyuy1xuq6hms0pcmxk2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdabrhhrtqvf_wmovxw9zg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rId8cygo3rwq-dtoemwtlvjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rId24_fij4oymghzbpy1piwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdajsniijnosphxfsx1erqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdr3sdonv_81oztgkwkg9v_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/booking/GET/api/external/booking/resource-appointment" TargetMode="External"/><Relationship Id="rIdsimx4tb6h9rxm3ai4daxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/booking/GET/api/external/booking/export/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdpr00yv-h7ul2f5c_fxlyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/analyze/GET/api/external/analyze/booking/by-bookable-resources" TargetMode="External"/><Relationship Id="rId-wqvrf-oafyxrbotd_jjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/analyze/GET/api/external/analyze/booking/by-time" TargetMode="External"/><Relationship Id="rId374wqboloj6ot9cc_mvue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/analyze/GET/api/external/analyze/occupancy/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdrjhmxvdfpcxtnyfsds292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/dashboard/GET/api/external/dashboard/visitor-badge-statistics" TargetMode="External"/><Relationship Id="rIdr-ugh6tuiett_glo7a80u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/bookableresource/GET/api/external/bookable-resource" TargetMode="External"/><Relationship Id="rIdv3b62i8oxmhsxcuvnymny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/building/GET/api/external/building" TargetMode="External"/><Relationship Id="rIdtxz8qqlabrnyuk89ij1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/user/GET/api/external/user" TargetMode="External"/><Relationship Id="rIdyavwx-fmlsofqz0m74nll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdmtlzjha33ptbz_dcm5wsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11934a51a80155bf6dba923ba28558bb03e7ca79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a3bc553fc356c85e9ca22aa55d93ab361264592.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Get booking and usage data into your BI tool</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>