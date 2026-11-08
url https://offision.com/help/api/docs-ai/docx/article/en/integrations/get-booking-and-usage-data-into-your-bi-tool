--- v1 (2026-10-18)
+++ v2 (2026-11-08)
@@ -52,116 +52,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgtyuy1xuq6hms0pcmxk2f">
+      <w:hyperlink w:history="1" r:id="rIds7nwxawicle4aej7nxyp9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/get-booking-and-usage-data-into-your-bi-tool/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking and usage data leaves Offision two ways: as a file somebody downloads from a
 report screen, or over the REST API, which returns the same bookings as rows and the
 usage figures already aggregated. Power BI, Tableau and every other reporting tool use
 one or the other.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take the file, or call the API</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Take the file when somebody needs a number this afternoon. Every list and report screen
 exports itself as Excel or CSV; </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdabrhhrtqvf_wmovxw9zg0">
+      <w:hyperlink w:history="1" r:id="rId_gwbvhpv4f45bi7-69cza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">where all the export buttons
 are</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> lists them, and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8cygo3rwq-dtoemwtlvjm">
+      <w:hyperlink w:history="1" r:id="rIdudqm3-mrq4pwqqz2tgl-s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">which
 report answers which question</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> says
 what each report holds. The one download built for onward analysis is the booking
 analytics pivot table, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId24_fij4oymghzbpy1piwj">
+      <w:hyperlink w:history="1" r:id="rIdgaaihtdzd6arc0hey7wil">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how much your rooms are
 used</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, whose workbook carries a
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Raw data</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sheet — one flat row per combination, the shape a PivotTable expects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -207,51 +207,51 @@
       <w:r>
         <w:t xml:space="preserve">, as either
 a long-lived </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access token</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OAuth2 client</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> exchanging its secret for a daily
 bearer token. </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdajsniijnosphxfsx1erqn">
+      <w:hyperlink w:history="1" r:id="rIdzidiaxrt6ddr2n5tkf66h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect your own systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers both and the
 guards around them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/external-authentication-setting (API authentication)</w:t>
       </w:r>
     </w:p>
@@ -457,247 +457,247 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2384"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Every booking, as rows</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdr3sdonv_81oztgkwkg9v_">
+            <w:hyperlink w:history="1" r:id="rIdfj4bckyezqkcyzwsymoz6">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource appointments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">One row per booking, paged. Narrow by date, resource, resource type, organiser, booking state or free text</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2384"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The same bookings as a spreadsheet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdsimx4tb6h9rxm3ai4daxa">
+            <w:hyperlink w:history="1" r:id="rId3otfumui4bdsrvtlsxmeh">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">An .xlsx stream, in the time zone you name, optionally one email domain</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2384"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How much each room was used</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdpr00yv-h7ul2f5c_fxlyv">
+            <w:hyperlink w:history="1" r:id="rId7pvadhd4kfjkzqjvklsrr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking by resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Per resource: booking count, minutes used, percentage used</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2384"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">How that moves over time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId-wqvrf-oafyxrbotd_jjk">
+            <w:hyperlink w:history="1" r:id="rIdrhgv9nduixyk4knrkr7sf">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Booking by time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The same three figures per bucket — five minutes up to monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2384"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">What the sensors saw, not what was booked</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rId374wqboloj6ot9cc_mvue">
+            <w:hyperlink w:history="1" r:id="rIdufqbmay8uotr_9tbjg3nt">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupancy by resource</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">, and a by-time twin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The same two shapes, measured rather than booked</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -705,122 +705,122 @@
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2384"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visitor counts for one day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdrjhmxvdfpcxtnyfsds292">
+            <w:hyperlink w:history="1" r:id="rIdtzg-zrhbxpmqwemzoautj">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visitor badge statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">That date's expected, on site, left, no-show and over-staying counts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="2384"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The names behind the ids</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdr-ugh6tuiett_glo7a80u">
+            <w:hyperlink w:history="1" r:id="rIdmi8iohepzmmdgkmg3wguz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdv3b62i8oxmhsxcuvnymny">
+            <w:hyperlink w:history="1" r:id="rIdigvz0vwojdakpurfgjbqg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">buildings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdtxz8qqlabrnyuk89ij1ff">
+            <w:hyperlink w:history="1" r:id="rIdwuktrghkpodudgtmifgyv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">users</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> and their groups</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">What you join the figures against. There is no department call — a user group is the nearest thing</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1210,84 +1210,84 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Power BI, Tableau, Zapier and Power Automate all reach
 Offision as a plain REST caller or by reading an exported file.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Nothing pushes an extract out.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The closest thing is </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyavwx-fmlsofqz0m74nll">
+      <w:hyperlink w:history="1" r:id="rIdaej7tv4dyh5zeg1w4wfbm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the emailed booking
 summary</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which attaches a spreadsheet
 on a schedule.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The audit trail is not on the API.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It downloads from its own screen only — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmtlzjha33ptbz_dcm5wsv">
+      <w:hyperlink w:history="1" r:id="rIdgeseqxzpoygshxqamfwnq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the
 audit trail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1734,51 +1734,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgtyuy1xuq6hms0pcmxk2f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdabrhhrtqvf_wmovxw9zg0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rId8cygo3rwq-dtoemwtlvjm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rId24_fij4oymghzbpy1piwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdajsniijnosphxfsx1erqn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdr3sdonv_81oztgkwkg9v_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/booking/GET/api/external/booking/resource-appointment" TargetMode="External"/><Relationship Id="rIdsimx4tb6h9rxm3ai4daxa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/booking/GET/api/external/booking/export/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdpr00yv-h7ul2f5c_fxlyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/analyze/GET/api/external/analyze/booking/by-bookable-resources" TargetMode="External"/><Relationship Id="rId-wqvrf-oafyxrbotd_jjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/analyze/GET/api/external/analyze/booking/by-time" TargetMode="External"/><Relationship Id="rId374wqboloj6ot9cc_mvue" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/analyze/GET/api/external/analyze/occupancy/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdrjhmxvdfpcxtnyfsds292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/dashboard/GET/api/external/dashboard/visitor-badge-statistics" TargetMode="External"/><Relationship Id="rIdr-ugh6tuiett_glo7a80u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/bookableresource/GET/api/external/bookable-resource" TargetMode="External"/><Relationship Id="rIdv3b62i8oxmhsxcuvnymny" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/building/GET/api/external/building" TargetMode="External"/><Relationship Id="rIdtxz8qqlabrnyuk89ij1ff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/user/GET/api/external/user" TargetMode="External"/><Relationship Id="rIdyavwx-fmlsofqz0m74nll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdmtlzjha33ptbz_dcm5wsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11934a51a80155bf6dba923ba28558bb03e7ca79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a3bc553fc356c85e9ca22aa55d93ab361264592.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds7nwxawicle4aej7nxyp9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId_gwbvhpv4f45bi7-69cza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdudqm3-mrq4pwqqz2tgl-s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdgaaihtdzd6arc0hey7wil" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdzidiaxrt6ddr2n5tkf66h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdfj4bckyezqkcyzwsymoz6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/booking/GET/api/external/booking/resource-appointment" TargetMode="External"/><Relationship Id="rId3otfumui4bdsrvtlsxmeh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/booking/GET/api/external/booking/export/by-bookable-resources" TargetMode="External"/><Relationship Id="rId7pvadhd4kfjkzqjvklsrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/analyze/GET/api/external/analyze/booking/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdrhgv9nduixyk4knrkr7sf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/analyze/GET/api/external/analyze/booking/by-time" TargetMode="External"/><Relationship Id="rIdufqbmay8uotr_9tbjg3nt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/analyze/GET/api/external/analyze/occupancy/by-bookable-resources" TargetMode="External"/><Relationship Id="rIdtzg-zrhbxpmqwemzoautj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/dashboard/GET/api/external/dashboard/visitor-badge-statistics" TargetMode="External"/><Relationship Id="rIdmi8iohepzmmdgkmg3wguz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/bookableresource/GET/api/external/bookable-resource" TargetMode="External"/><Relationship Id="rIdigvz0vwojdakpurfgjbqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/building/GET/api/external/building" TargetMode="External"/><Relationship Id="rIdwuktrghkpodudgtmifgyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/#tag/user/GET/api/external/user" TargetMode="External"/><Relationship Id="rIdaej7tv4dyh5zeg1w4wfbm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/email-a-summary-of-past-bookings/" TargetMode="External"/><Relationship Id="rIdgeseqxzpoygshxqamfwnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/11934a51a80155bf6dba923ba28558bb03e7ca79.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2a3bc553fc356c85e9ca22aa55d93ab361264592.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Get booking and usage data into your BI tool</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>