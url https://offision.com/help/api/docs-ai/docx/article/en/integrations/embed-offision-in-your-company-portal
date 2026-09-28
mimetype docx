--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbvlnlzpdomvk5_kg1wbuu">
+      <w:hyperlink w:history="1" r:id="rId9jmxpx8bbddxg_k_vkthu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/embed-offision-in-your-company-portal/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -426,51 +426,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/security-settings (Security setting)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Type the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">origin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the portal page — scheme and host, no path. What the list
 accepts, and how to cover several portal addresses with one entry, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhexyn7_fbodt6f0jzuxeq">
+      <w:hyperlink w:history="1" r:id="rIdfej7pm2jo87zpy6m7y9wo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">choose which websites may embed Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save. The change applies to the next page load.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
@@ -520,64 +520,64 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They can open a room and make a booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An empty frame means the address in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allowed websites</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does not match the page
 holding it — work through
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlolk9ecs9fmiy9czkor3o">
+      <w:hyperlink w:history="1" r:id="rIdneqzi8cmpeuwlcnycfcva">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the embedded page refuses to display</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 A frame that keeps asking for a sign-in is a different problem, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId94ilud_oxxcwakbsewa8m">
+      <w:hyperlink w:history="1" r:id="rId_bveph9wy05xihwc_apv6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">people are asked to sign in again</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The visitor app is a separate switch:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1037,51 +1037,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbvlnlzpdomvk5_kg1wbuu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/embed-offision-in-your-company-portal/" TargetMode="External"/><Relationship Id="rIdhexyn7_fbodt6f0jzuxeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rIdlolk9ecs9fmiy9czkor3o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rId94ilud_oxxcwakbsewa8m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../people-are-signed-out-inside-the-frame/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9051abbdfa40da9a6fd5485f7f77031fc46b96c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9jmxpx8bbddxg_k_vkthu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/embed-offision-in-your-company-portal/" TargetMode="External"/><Relationship Id="rIdfej7pm2jo87zpy6m7y9wo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rIdneqzi8cmpeuwlcnycfcva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rId_bveph9wy05xihwc_apv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../people-are-signed-out-inside-the-frame/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9051abbdfa40da9a6fd5485f7f77031fc46b96c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Embed Offision in your company portal</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>