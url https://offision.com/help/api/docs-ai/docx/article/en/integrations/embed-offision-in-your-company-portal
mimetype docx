--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9jmxpx8bbddxg_k_vkthu">
+      <w:hyperlink w:history="1" r:id="rIdvkz_qxnpi2p5jeeexjjli">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/embed-offision-in-your-company-portal/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -426,51 +426,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/security-settings (Security setting)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Type the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">origin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the portal page — scheme and host, no path. What the list
 accepts, and how to cover several portal addresses with one entry, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfej7pm2jo87zpy6m7y9wo">
+      <w:hyperlink w:history="1" r:id="rIdzd4o_xronoi3ieme9ystq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">choose which websites may embed Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save. The change applies to the next page load.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
@@ -520,64 +520,64 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They can open a room and make a booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An empty frame means the address in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allowed websites</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does not match the page
 holding it — work through
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdneqzi8cmpeuwlcnycfcva">
+      <w:hyperlink w:history="1" r:id="rIdufx0o_nj0ylusgqp-1jd-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the embedded page refuses to display</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 A frame that keeps asking for a sign-in is a different problem, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_bveph9wy05xihwc_apv6">
+      <w:hyperlink w:history="1" r:id="rIdovrhcmfagte4wapiftwki">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">people are asked to sign in again</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The visitor app is a separate switch:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1037,51 +1037,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9jmxpx8bbddxg_k_vkthu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/embed-offision-in-your-company-portal/" TargetMode="External"/><Relationship Id="rIdfej7pm2jo87zpy6m7y9wo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rIdneqzi8cmpeuwlcnycfcva" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rId_bveph9wy05xihwc_apv6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../people-are-signed-out-inside-the-frame/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9051abbdfa40da9a6fd5485f7f77031fc46b96c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvkz_qxnpi2p5jeeexjjli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/embed-offision-in-your-company-portal/" TargetMode="External"/><Relationship Id="rIdzd4o_xronoi3ieme9ystq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rIdufx0o_nj0ylusgqp-1jd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rIdovrhcmfagte4wapiftwki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../people-are-signed-out-inside-the-frame/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0a87fafd7885ffce919fa4cbe151af55c02e922.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Embed Offision in your company portal</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>