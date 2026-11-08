--- v2 (2026-10-18)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvkz_qxnpi2p5jeeexjjli">
+      <w:hyperlink w:history="1" r:id="rIdusouzhwiayxjimknzzwbg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/embed-offision-in-your-company-portal/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -426,51 +426,51 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/security-settings (Security setting)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Type the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">origin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of the portal page — scheme and host, no path. What the list
 accepts, and how to cover several portal addresses with one entry, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzd4o_xronoi3ieme9ystq">
+      <w:hyperlink w:history="1" r:id="rIdj00t12cvoczex6zeqfrve">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">choose which websites may embed Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save. The change applies to the next page load.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked</w:t>
@@ -520,64 +520,64 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">They can open a room and make a booking.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An empty frame means the address in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allowed websites</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does not match the page
 holding it — work through
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdufx0o_nj0ylusgqp-1jd-">
+      <w:hyperlink w:history="1" r:id="rId-wenaeiygqlbi-rbp4h3c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the embedded page refuses to display</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.
 A frame that keeps asking for a sign-in is a different problem, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdovrhcmfagte4wapiftwki">
+      <w:hyperlink w:history="1" r:id="rIdekcvad7idvpdtwfqyhs8l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">people are asked to sign in again</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The visitor app is a separate switch:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1037,51 +1037,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvkz_qxnpi2p5jeeexjjli" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/embed-offision-in-your-company-portal/" TargetMode="External"/><Relationship Id="rIdzd4o_xronoi3ieme9ystq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rIdufx0o_nj0ylusgqp-1jd-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rIdovrhcmfagte4wapiftwki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../people-are-signed-out-inside-the-frame/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0a87fafd7885ffce919fa4cbe151af55c02e922.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdusouzhwiayxjimknzzwbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/embed-offision-in-your-company-portal/" TargetMode="External"/><Relationship Id="rIdj00t12cvoczex6zeqfrve" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rId-wenaeiygqlbi-rbp4h3c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-embedded-page-refuses-to-display/" TargetMode="External"/><Relationship Id="rIdekcvad7idvpdtwfqyhs8l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../people-are-signed-out-inside-the-frame/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d0a87fafd7885ffce919fa4cbe151af55c02e922.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Embed Offision in your company portal</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>