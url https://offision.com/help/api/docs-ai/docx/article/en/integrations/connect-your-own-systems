--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect your own systems: API, authentication and automation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">How your own software reaches Offision — an API credential with scopes, the REST reference and OpenAPI document, the system URLs to redirect into, and the Workflow module for automation — and what Offision does not offer, such as outbound webhooks.</w:t>
+        <w:t xml:space="preserve">How your own software reaches Offision, and how data reaches your software — an API credential with scopes, the REST reference and OpenAPI document, the calls that read bookings, usage and occupancy figures out for a report or a BI tool, the system URLs to redirect into, and the Workflow module for automation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvp1qisu_c0n7t5pfnpm8q">
+      <w:hyperlink w:history="1" r:id="rIdu3fbtl4pq17g0luvrejt8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-your-own-systems/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything your own software can do with Offision starts on one page:
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">API authentication</w:t>
@@ -351,72 +351,86 @@
       <w:r>
         <w:t xml:space="preserve">What the API covers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The REST API reaches the same things the admin console does: bookings and
 bookable resources, including their panel content and access keys; users and
 user groups; buildings; visiting appointments and visitor management; service
 items; lockers; e-paper controllers; environment, occupancy and IoT-space
 sensors, plus a Milesight gateway; analytics and dashboard figures; emergency
 state; and the workflow webhook described below. There is no generic "devices"
 area — device access is per kind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The full reference is the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8fjas_yqbtbmkvkxvjcf9">
+      <w:hyperlink w:history="1" r:id="rIdex1lym7oe5jr10kayre6f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">External API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> page of this site,
 with every endpoint, its request and response shapes, and an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OpenAPI document</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
-to download into your own tooling.</w:t>
+to download into your own tooling. Reading bookings, room usage and occupancy
+figures back out — for a report, a warehouse or a BI tool — has a page of its
+own: </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdaaqbpy0y4hydkopovific">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Get booking and usage data into your BI
+tool</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The URLs your systems redirect into</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">System URLs</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, also under </w:t>
       </w:r>
       <w:r>
@@ -767,97 +781,149 @@
 or waits for the workflow to finish.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">No outbound webhook subscriptions.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Domain event</w:t>
+        <w:t xml:space="preserve">No general event feed.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Offision will not push every change in the tenant to
+a URL you register. What it does have is narrower: a client may </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">subscribe a
+callback URL to named bookable resources</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — their bookings, their access keys
+or their player content — and Offision posts to it when one of those changes.
+The call says which resource changed and whether it was created, updated or
+deleted; it never carries the record, so the receiver reads it back. It is sent
+once, with no retry and no signature, expires after an hour to a day and cannot
+be renewed or cancelled, and appears nowhere in the console. There is no
+visitor or sensor equivalent. For anything else, build a workflow on a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Domain
+event</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> trigger with an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">HTTP request</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> action.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No Zapier or Power Automate connector.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Those tools can call the REST API
 or post to a Webhook trigger, but there is no ready-made app to install.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">No audit-log endpoint.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The audit trail and each module's own log are
+readable in the console and downloadable as files, but none of them is on the
+API and there is no log stream to subscribe to — so there is nothing to point
+a SIEM at. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdrlvrq_jevodjfa8qjlyq2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The audit
+trail</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The old OAuth Application page is not this.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It makes Offision the sign-in
 provider for its own login page and visitor WiFi portals — now reached from
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1305,51 +1371,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvp1qisu_c0n7t5pfnpm8q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rId8fjas_yqbtbmkvkxvjcf9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c04b3df5173f4f68e357c14976b4e723f5dc3d1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47efec26fe16c1968f053905c2a888c9b1837fee.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu3fbtl4pq17g0luvrejt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdex1lym7oe5jr10kayre6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/" TargetMode="External"/><Relationship Id="rIdaaqbpy0y4hydkopovific" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdrlvrq_jevodjfa8qjlyq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c04b3df5173f4f68e357c14976b4e723f5dc3d1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47efec26fe16c1968f053905c2a888c9b1837fee.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect your own systems: API, authentication and automation</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>