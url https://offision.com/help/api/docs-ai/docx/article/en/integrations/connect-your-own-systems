--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu3fbtl4pq17g0luvrejt8">
+      <w:hyperlink w:history="1" r:id="rId48mj71xn-x2oeivcxikb3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-your-own-systems/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything your own software can do with Offision starts on one page:
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">API authentication</w:t>
@@ -351,76 +351,76 @@
       <w:r>
         <w:t xml:space="preserve">What the API covers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The REST API reaches the same things the admin console does: bookings and
 bookable resources, including their panel content and access keys; users and
 user groups; buildings; visiting appointments and visitor management; service
 items; lockers; e-paper controllers; environment, occupancy and IoT-space
 sensors, plus a Milesight gateway; analytics and dashboard figures; emergency
 state; and the workflow webhook described below. There is no generic "devices"
 area — device access is per kind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The full reference is the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdex1lym7oe5jr10kayre6f">
+      <w:hyperlink w:history="1" r:id="rIduqxllrlwe0z0opdqd2lk5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">External API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> page of this site,
 with every endpoint, its request and response shapes, and an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OpenAPI document</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 to download into your own tooling. Reading bookings, room usage and occupancy
 figures back out — for a report, a warehouse or a BI tool — has a page of its
 own: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaaqbpy0y4hydkopovific">
+      <w:hyperlink w:history="1" r:id="rIddtpteg0asarlo_dlu9qfv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Get booking and usage data into your BI
 tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The URLs your systems redirect into</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -869,51 +869,51 @@
 or post to a Webhook trigger, but there is no ready-made app to install.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No audit-log endpoint.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The audit trail and each module's own log are
 readable in the console and downloadable as files, but none of them is on the
 API and there is no log stream to subscribe to — so there is nothing to point
 a SIEM at. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrlvrq_jevodjfa8qjlyq2">
+      <w:hyperlink w:history="1" r:id="rId67qrgqrswzovsjgioehjf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The audit
 trail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1371,51 +1371,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu3fbtl4pq17g0luvrejt8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdex1lym7oe5jr10kayre6f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/" TargetMode="External"/><Relationship Id="rIdaaqbpy0y4hydkopovific" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdrlvrq_jevodjfa8qjlyq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2c04b3df5173f4f68e357c14976b4e723f5dc3d1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/47efec26fe16c1968f053905c2a888c9b1837fee.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId48mj71xn-x2oeivcxikb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIduqxllrlwe0z0opdqd2lk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/" TargetMode="External"/><Relationship Id="rIddtpteg0asarlo_dlu9qfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId67qrgqrswzovsjgioehjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/765fe1ffb5f3fef2ccddcf2fb64226015c2174a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/047afc01e054311543819a713ec98a6a0ac86553.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect your own systems: API, authentication and automation</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>