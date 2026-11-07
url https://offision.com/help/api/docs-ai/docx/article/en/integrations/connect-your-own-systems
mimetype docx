--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId48mj71xn-x2oeivcxikb3">
+      <w:hyperlink w:history="1" r:id="rIde7gnocl8uepcgtswjiq7z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-your-own-systems/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything your own software can do with Offision starts on one page:
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">API authentication</w:t>
@@ -351,76 +351,76 @@
       <w:r>
         <w:t xml:space="preserve">What the API covers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The REST API reaches the same things the admin console does: bookings and
 bookable resources, including their panel content and access keys; users and
 user groups; buildings; visiting appointments and visitor management; service
 items; lockers; e-paper controllers; environment, occupancy and IoT-space
 sensors, plus a Milesight gateway; analytics and dashboard figures; emergency
 state; and the workflow webhook described below. There is no generic "devices"
 area — device access is per kind.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The full reference is the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduqxllrlwe0z0opdqd2lk5">
+      <w:hyperlink w:history="1" r:id="rIdjq_mjjp5n1oon8xa8meky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">External API</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> page of this site,
 with every endpoint, its request and response shapes, and an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">OpenAPI document</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 to download into your own tooling. Reading bookings, room usage and occupancy
 figures back out — for a report, a warehouse or a BI tool — has a page of its
 own: </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddtpteg0asarlo_dlu9qfv">
+      <w:hyperlink w:history="1" r:id="rIdz2dxyfyvskmcorzzjifqz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Get booking and usage data into your BI
 tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The URLs your systems redirect into</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -869,51 +869,51 @@
 or post to a Webhook trigger, but there is no ready-made app to install.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">No audit-log endpoint.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The audit trail and each module's own log are
 readable in the console and downloadable as files, but none of them is on the
 API and there is no log stream to subscribe to — so there is nothing to point
 a SIEM at. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId67qrgqrswzovsjgioehjf">
+      <w:hyperlink w:history="1" r:id="rIdxkpdruktwp33ecimipvgu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The audit
 trail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1371,51 +1371,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId48mj71xn-x2oeivcxikb3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIduqxllrlwe0z0opdqd2lk5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/" TargetMode="External"/><Relationship Id="rIddtpteg0asarlo_dlu9qfv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId67qrgqrswzovsjgioehjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/765fe1ffb5f3fef2ccddcf2fb64226015c2174a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/047afc01e054311543819a713ec98a6a0ac86553.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde7gnocl8uepcgtswjiq7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdjq_mjjp5n1oon8xa8meky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/external-api/" TargetMode="External"/><Relationship Id="rIdz2dxyfyvskmcorzzjifqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdxkpdruktwp33ecimipvgu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/765fe1ffb5f3fef2ccddcf2fb64226015c2174a8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/047afc01e054311543819a713ec98a6a0ac86553.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect your own systems: API, authentication and automation</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>