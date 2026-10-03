--- v0 (2026-09-13)
+++ v1 (2026-10-03)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Create an API key in Neat Pulse, paste it into Offision, and sync the rooms and devices — about ten minutes, plus one poll cycle before data shows.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-19</w:t>
+        <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId97s1jewtssmsqknaqs2ka">
+      <w:hyperlink w:history="1" r:id="rIddbyybkv610gcbym_h53sz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-neat-pulse/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connecting Neat Pulse is one credential and one dialog: create an API key in
 Neat's own console, paste it into Offision, then choose which rooms and devices
 to sync. Offision does the rest on a schedule.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1146,51 +1146,52 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Serial</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and whether it is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Online</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">. Syncing also brings
+each device's IP and MAC address across.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check a room and pick what its readings should feed under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Link to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">New
@@ -1443,51 +1444,51 @@
         </w:rPr>
         <w:t xml:space="preserve">A synced Neat device's Status page, reporting its sensor suite.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then check the other direction: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Open in Neat Pulse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the same page should
 land on this exact device in Neat's console — proof the identifiers match and
 not just the names. Where the readings go from here — rooms, the booking
 calendar, signage — is its own article:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrhei70g4taojaxlwqvw20">
+      <w:hyperlink w:history="1" r:id="rIdrzu1jqtue1rgsa_i1k_kr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See Neat sensor data around Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1772,51 +1773,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4390"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A device is Online but a tile you expected is missing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4970"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">That model does not have the sensor — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdgbkzjm7bcvnyu04abmvws">
+            <w:hyperlink w:history="1" r:id="rId1wvausvosiuhrquszoezb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the per-model table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4390"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Tiles are empty right after syncing</w:t>
             </w:r>
@@ -2277,51 +2278,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId97s1jewtssmsqknaqs2ka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdrhei70g4taojaxlwqvw20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rIdgbkzjm7bcvnyu04abmvws" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ae5ce44ced42c8862e789520fbed6cb88124ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a2393562bcdae01ff76fa551133d830bb743e82.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/252bc427a65b394ec2d346a35d1f1060b569155d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/437ed4091a0917cb041605a203c9bc561105d61d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cef392ebabee0190f02fb502fa842e523181196f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f86bdb3b492df3878fb25f33ae6e2028aaf43c97.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c58147180b79deb1adc20f0417b56fcacb989262.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddbyybkv610gcbym_h53sz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdrzu1jqtue1rgsa_i1k_kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId1wvausvosiuhrquszoezb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ae5ce44ced42c8862e789520fbed6cb88124ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a2393562bcdae01ff76fa551133d830bb743e82.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/252bc427a65b394ec2d346a35d1f1060b569155d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/437ed4091a0917cb041605a203c9bc561105d61d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cef392ebabee0190f02fb502fa842e523181196f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f86bdb3b492df3878fb25f33ae6e2028aaf43c97.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c58147180b79deb1adc20f0417b56fcacb989262.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Neat Pulse</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>