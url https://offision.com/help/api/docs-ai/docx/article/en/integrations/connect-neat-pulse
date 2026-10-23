--- v1 (2026-10-03)
+++ v2 (2026-10-23)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddbyybkv610gcbym_h53sz">
+      <w:hyperlink w:history="1" r:id="rIdiltaoawtrmcthm7irxg5n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-neat-pulse/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connecting Neat Pulse is one credential and one dialog: create an API key in
 Neat's own console, paste it into Offision, then choose which rooms and devices
 to sync. Offision does the rest on a schedule.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1444,51 +1444,51 @@
         </w:rPr>
         <w:t xml:space="preserve">A synced Neat device's Status page, reporting its sensor suite.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then check the other direction: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Open in Neat Pulse</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the same page should
 land on this exact device in Neat's console — proof the identifiers match and
 not just the names. Where the readings go from here — rooms, the booking
 calendar, signage — is its own article:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrzu1jqtue1rgsa_i1k_kr">
+      <w:hyperlink w:history="1" r:id="rIdyjms5gouye27fnjb1ngxg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See Neat sensor data around Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1773,51 +1773,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4390"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A device is Online but a tile you expected is missing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4970"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">That model does not have the sensor — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId1wvausvosiuhrquszoezb">
+            <w:hyperlink w:history="1" r:id="rIdd0vkjwz36shuilceipevb">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">the per-model table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4390"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Tiles are empty right after syncing</w:t>
             </w:r>
@@ -2278,51 +2278,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddbyybkv610gcbym_h53sz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdrzu1jqtue1rgsa_i1k_kr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rId1wvausvosiuhrquszoezb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1ae5ce44ced42c8862e789520fbed6cb88124ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6a2393562bcdae01ff76fa551133d830bb743e82.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/252bc427a65b394ec2d346a35d1f1060b569155d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/437ed4091a0917cb041605a203c9bc561105d61d.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cef392ebabee0190f02fb502fa842e523181196f.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f86bdb3b492df3878fb25f33ae6e2028aaf43c97.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c58147180b79deb1adc20f0417b56fcacb989262.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiltaoawtrmcthm7irxg5n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-neat-pulse/" TargetMode="External"/><Relationship Id="rIdyjms5gouye27fnjb1ngxg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-neat-sensor-data/" TargetMode="External"/><Relationship Id="rIdd0vkjwz36shuilceipevb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-neat-pulse-syncs/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b5477aa0fe11c14f49156348d0bbc9828d0a7450.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e13fb94b7ffd445677c469c6976af5464a12b067.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e1178a30c4fa06859c130210674e6b583402f2c0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e5b25fc594bf22facf62515b56e8042c5bbeb15.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/86543643f00a435f08716e08829cc41367f44c99.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac9b296a4e9ce317a1ad4a8a0efb356ef89aaec0.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e61d1d02478d38037e4921ee344b4bee9a940e59.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Neat Pulse</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>