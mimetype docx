--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,119 +26,220 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect more than one directory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yes — Offision connects to as many directories as you need: a second Microsoft 365 organisation, Google Workspace beside Microsoft 365, more Exchange servers, LDAP and ADFS. Each connection keeps its own sign-in, people, rooms and booking agent account.</w:t>
+        <w:t xml:space="preserve">Yes — Offision connects to as many directories as you need: a second Microsoft 365 organisation, Google Workspace beside Microsoft 365, more Exchange servers, LDAP and ADFS. A plant, subsidiary or acquired company on its own domain or tenant is a second connection; its room mailboxes sync through that connection, and head office books them through its booking agent account. Each connection keeps its own sign-in, people, rooms and agent account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-02</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpck2-2v_-qteoxmrnrnbr">
+      <w:hyperlink w:history="1" r:id="rId2fuiooesjmhimay8bgo1r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-more-than-one-directory/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two Active Directories? Yes — and it is not a special mode. Every directory
 connection in Offision is a card in a list, and under the last card sits a
 button that says exactly what it does: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connect to another Microsoft 365
 Directory</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So one Offision tenant can hold a second Microsoft 365 (Entra ID) organisation,
 Google Workspace running beside Microsoft 365, more than one Exchange server,
 an LDAP or on-premises Active Directory, and an ADFS sign-in — in any mix, all
 at the same time. Companies that merge, share a building, or run regional
 organisations connect each directory as its own card and stop there.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When you need this</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A plant, factory, warehouse or branch on its own domain</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — its own
+Microsoft 365 tenant or Google Workspace, with the room mailboxes living
+there. Connect that tenant as a second directory: its room mailboxes sync
+through their own connection, and head-office staff book those rooms through
+the connection's booking agent account, corporate calendar and all.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A subsidiary or an acquired company</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> that keeps its own directory and mail
+domain for now. Nothing has to be migrated first.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Two companies sharing one building</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, or a co-working space with a
+directory per member company.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Google Workspace in one region beside Microsoft 365 in another.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">None of these needs the domains to trust each other, a shared tenant, or a
+mailbox move. The one thing every connection with rooms needs is its own
+booking agent account, below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3810000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-directory-shape" descr="Directories and local accounts sit side by side in one Offision tenant — nothing is shared between them." title="Directories and local accounts sit side by side in one Offision tenant — nothing is shared between them."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -178,63 +279,63 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Directories and local accounts sit side by side in one Offision tenant — nothing is shared between them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every connection stands alone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each card carries its own settings, end to end: its own connection mode, its
 own connected rooms, its own user synchronisation, its own sign-in button and
 its own booking agent account. Nothing is shared between cards, which is why
 two organisations never have to agree on anything — one can be in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf7gfjz1ym4wbebehoqj2p">
+      <w:hyperlink w:history="1" r:id="rIdgegriuxygmugvxpytzino">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">application mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> while the other signs in
 a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdez3k1exne6dwcnweexrvj">
+      <w:hyperlink w:history="1" r:id="rIdlco8m9ekmkt3r5mnv8ek-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">delegated account</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3400425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-m365-add-connection" descr="The Microsoft 365 connection list — Connect to another Microsoft 365 Directory adds a second organisation beside the first." title="The Microsoft 365 connection list — Connect to another Microsoft 365 Directory adds a second organisation beside the first."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -425,63 +526,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Each connection names its own sign-in button — the only thing that tells two directories' people apart on the login page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The details are in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtrvxoahobrqynhrv3h_ec">
+      <w:hyperlink w:history="1" r:id="rIdt5aw44lxfvxaxp6vo4hky">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let people sign in with Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-whq4d-cswmzs2m6zbtxh">
+      <w:hyperlink w:history="1" r:id="rIdv--t1qwi64isj_nxvdo0h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let people sign in with Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">People belong to one directory each</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">User synchronisation runs for every connection that has it turned on, and each
@@ -509,51 +610,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">a person belongs to exactly one connection</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so the same email
 address must not exist in two connected directories. If it does, each sync
 re-points the account at whichever directory synced last, and signing in from
 the other one fails with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">user with the same email address already exists</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.
 Keep the two address sets disjoint, or leave the overlapping people out of one
 side's </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdq3ijdzjhd-yygp48dnvtq">
+      <w:hyperlink w:history="1" r:id="rIdhu3u5thus03vbw2nfvjc3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sync scope</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rooms belong to one directory each</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room's calendar syncs with exactly one connection — but different rooms can
@@ -626,63 +727,63 @@
 makes the booking on behalf of directory B's agent account. The booker is added
 as an attendee, and the calendar invitation arrives from the agent's mailbox.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Without an agent account the connection blocks instead: only its own directory's
 people can book its rooms, and everyone else silently cannot. So in a
 multi-directory tenant, set one on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> connection that has rooms — a new
 account created for the purpose, not a real person's — as part of
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdywfyl4rkyojhwnxfegbg7">
+      <w:hyperlink w:history="1" r:id="rIdgtrbjphbqwnxz1brhbts9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdavldkbv4ymrzm2inpbxlv">
+      <w:hyperlink w:history="1" r:id="rIds6rl17tq0dmsc0rebjdax">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="3838575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-booking-agent" descr="The Booking agent account — the account a connection books on behalf of, for everyone outside its own directory." title="The Booking agent account — the account a connection books on behalf of, for everyone outside its own directory."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -741,63 +842,63 @@
       <w:r>
         <w:t xml:space="preserve">Where to start</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (Integrations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect the second directory exactly the way you connected the first —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxk0pthimraepvjfsa7unp">
+      <w:hyperlink w:history="1" r:id="rIdj2xi0-xfid1waxjw1wiys">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj_w-ewlhtjssixvwwri99">
+      <w:hyperlink w:history="1" r:id="rIdxgmh4whcah-2j4l14sgxy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — then walk the
 same rooms, people and sign-in setup on its card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2838450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-marketplace-tiles" descr="Microsoft 365 and Google Workspace side by side in the marketplace — connect both, and each holds its own list of directories." title="Microsoft 365 and Google Workspace side by side in the marketplace — connect both, and each holds its own list of directories."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1285,51 +1386,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpck2-2v_-qteoxmrnrnbr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdf7gfjz1ym4wbebehoqj2p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdez3k1exne6dwcnweexrvj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdtrvxoahobrqynhrv3h_ec" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId-whq4d-cswmzs2m6zbtxh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdq3ijdzjhd-yygp48dnvtq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdywfyl4rkyojhwnxfegbg7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdavldkbv4ymrzm2inpbxlv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdxk0pthimraepvjfsa7unp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdj_w-ewlhtjssixvwwri99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/818fdd27dc112eba1c7a0f6b9e247700635cafeb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9948b918eb74a98b62079127467fc309b783b80.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4aa916869a66cc3abb821698ef1ef08a47025af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b23466b9ac7d12c84fb99db2bd037fbc5d89e88.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42dfde8f9b940a39b9dcf1cc96e405380ee09e79.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2b0829617fa230aa7a052f01a11fcea8e5a6600.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2fuiooesjmhimay8bgo1r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdgegriuxygmugvxpytzino" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdlco8m9ekmkt3r5mnv8ek-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdt5aw44lxfvxaxp6vo4hky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdv--t1qwi64isj_nxvdo0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdhu3u5thus03vbw2nfvjc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdgtrbjphbqwnxz1brhbts9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIds6rl17tq0dmsc0rebjdax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdj2xi0-xfid1waxjw1wiys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdxgmh4whcah-2j4l14sgxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/818fdd27dc112eba1c7a0f6b9e247700635cafeb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9948b918eb74a98b62079127467fc309b783b80.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4aa916869a66cc3abb821698ef1ef08a47025af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b23466b9ac7d12c84fb99db2bd037fbc5d89e88.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42dfde8f9b940a39b9dcf1cc96e405380ee09e79.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2b0829617fa230aa7a052f01a11fcea8e5a6600.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect more than one directory</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>