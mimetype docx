--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2fuiooesjmhimay8bgo1r">
+      <w:hyperlink w:history="1" r:id="rIdh8fdi248w3s_hrzq-xlci">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-more-than-one-directory/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two Active Directories? Yes — and it is not a special mode. Every directory
 connection in Offision is a card in a list, and under the last card sits a
 button that says exactly what it does: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -279,63 +279,63 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Directories and local accounts sit side by side in one Offision tenant — nothing is shared between them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every connection stands alone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each card carries its own settings, end to end: its own connection mode, its
 own connected rooms, its own user synchronisation, its own sign-in button and
 its own booking agent account. Nothing is shared between cards, which is why
 two organisations never have to agree on anything — one can be in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgegriuxygmugvxpytzino">
+      <w:hyperlink w:history="1" r:id="rIdejsk7umpqoj7qmfz6wb_8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">application mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> while the other signs in
 a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlco8m9ekmkt3r5mnv8ek-">
+      <w:hyperlink w:history="1" r:id="rIdf0urmexayzlgggtkogn9x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">delegated account</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3400425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-m365-add-connection" descr="The Microsoft 365 connection list — Connect to another Microsoft 365 Directory adds a second organisation beside the first." title="The Microsoft 365 connection list — Connect to another Microsoft 365 Directory adds a second organisation beside the first."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -526,63 +526,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Each connection names its own sign-in button — the only thing that tells two directories' people apart on the login page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The details are in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt5aw44lxfvxaxp6vo4hky">
+      <w:hyperlink w:history="1" r:id="rIdself01h6bj_aqzl-ifqtz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let people sign in with Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv--t1qwi64isj_nxvdo0h">
+      <w:hyperlink w:history="1" r:id="rIddyd2tlndvhqxgfetk63b1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let people sign in with Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">People belong to one directory each</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">User synchronisation runs for every connection that has it turned on, and each
@@ -610,51 +610,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">a person belongs to exactly one connection</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so the same email
 address must not exist in two connected directories. If it does, each sync
 re-points the account at whichever directory synced last, and signing in from
 the other one fails with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">user with the same email address already exists</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.
 Keep the two address sets disjoint, or leave the overlapping people out of one
 side's </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhu3u5thus03vbw2nfvjc3">
+      <w:hyperlink w:history="1" r:id="rIddaaj4i924ckom0raa8xlm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sync scope</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rooms belong to one directory each</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room's calendar syncs with exactly one connection — but different rooms can
@@ -727,63 +727,63 @@
 makes the booking on behalf of directory B's agent account. The booker is added
 as an attendee, and the calendar invitation arrives from the agent's mailbox.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Without an agent account the connection blocks instead: only its own directory's
 people can book its rooms, and everyone else silently cannot. So in a
 multi-directory tenant, set one on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> connection that has rooms — a new
 account created for the purpose, not a real person's — as part of
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgtrbjphbqwnxz1brhbts9">
+      <w:hyperlink w:history="1" r:id="rIdoeyfj-5baadmaakgvw04d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds6rl17tq0dmsc0rebjdax">
+      <w:hyperlink w:history="1" r:id="rIdj91gmttkaymhcgyhfzgx8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="3838575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-booking-agent" descr="The Booking agent account — the account a connection books on behalf of, for everyone outside its own directory." title="The Booking agent account — the account a connection books on behalf of, for everyone outside its own directory."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -842,63 +842,63 @@
       <w:r>
         <w:t xml:space="preserve">Where to start</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (Integrations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect the second directory exactly the way you connected the first —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj2xi0-xfid1waxjw1wiys">
+      <w:hyperlink w:history="1" r:id="rId9af71zkss8wtha6sojv9b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxgmh4whcah-2j4l14sgxy">
+      <w:hyperlink w:history="1" r:id="rIdi4ywxlchjmtqhbe9_pw8p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — then walk the
 same rooms, people and sign-in setup on its card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2838450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-marketplace-tiles" descr="Microsoft 365 and Google Workspace side by side in the marketplace — connect both, and each holds its own list of directories." title="Microsoft 365 and Google Workspace side by side in the marketplace — connect both, and each holds its own list of directories."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1386,51 +1386,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2fuiooesjmhimay8bgo1r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdgegriuxygmugvxpytzino" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdlco8m9ekmkt3r5mnv8ek-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdt5aw44lxfvxaxp6vo4hky" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIdv--t1qwi64isj_nxvdo0h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdhu3u5thus03vbw2nfvjc3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdgtrbjphbqwnxz1brhbts9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIds6rl17tq0dmsc0rebjdax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdj2xi0-xfid1waxjw1wiys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdxgmh4whcah-2j4l14sgxy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/818fdd27dc112eba1c7a0f6b9e247700635cafeb.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d9948b918eb74a98b62079127467fc309b783b80.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4aa916869a66cc3abb821698ef1ef08a47025af.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b23466b9ac7d12c84fb99db2bd037fbc5d89e88.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/42dfde8f9b940a39b9dcf1cc96e405380ee09e79.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d2b0829617fa230aa7a052f01a11fcea8e5a6600.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh8fdi248w3s_hrzq-xlci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdejsk7umpqoj7qmfz6wb_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdf0urmexayzlgggtkogn9x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdself01h6bj_aqzl-ifqtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIddyd2tlndvhqxgfetk63b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIddaaj4i924ckom0raa8xlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdoeyfj-5baadmaakgvw04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdj91gmttkaymhcgyhfzgx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId9af71zkss8wtha6sojv9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdi4ywxlchjmtqhbe9_pw8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54e96583b5638e9e10cea92b60cfec0842c07ddd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f6fcc7cf4502ba837315d502076d9cfe54903ff.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bb855d06840b9a131994a9dac1c6ad1a44c2dc2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c05322f99af5ae7e11f2f9f80dffad664ab6b55.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/573c6c7a684e173affad8185d368de1f8cc64316.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1461705d178ce5a38ae244851860f77e024e63c6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect more than one directory</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>