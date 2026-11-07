--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdh8fdi248w3s_hrzq-xlci">
+      <w:hyperlink w:history="1" r:id="rIdq_dx5ntxht_8cdqzrwiqw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-more-than-one-directory/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two Active Directories? Yes — and it is not a special mode. Every directory
 connection in Offision is a card in a list, and under the last card sits a
 button that says exactly what it does: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -279,63 +279,63 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Directories and local accounts sit side by side in one Offision tenant — nothing is shared between them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every connection stands alone</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each card carries its own settings, end to end: its own connection mode, its
 own connected rooms, its own user synchronisation, its own sign-in button and
 its own booking agent account. Nothing is shared between cards, which is why
 two organisations never have to agree on anything — one can be in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdejsk7umpqoj7qmfz6wb_8">
+      <w:hyperlink w:history="1" r:id="rIdukfdeoy3kxmnxgys1n_a0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">application mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> while the other signs in
 a </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf0urmexayzlgggtkogn9x">
+      <w:hyperlink w:history="1" r:id="rIdtqfr3xeio7in6ukgci_cj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">delegated account</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3400425"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-m365-add-connection" descr="The Microsoft 365 connection list — Connect to another Microsoft 365 Directory adds a second organisation beside the first." title="The Microsoft 365 connection list — Connect to another Microsoft 365 Directory adds a second organisation beside the first."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -526,63 +526,63 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Each connection names its own sign-in button — the only thing that tells two directories' people apart on the login page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The details are in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdself01h6bj_aqzl-ifqtz">
+      <w:hyperlink w:history="1" r:id="rIdrdtl6vjvqj_qduignl98m">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let people sign in with Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddyd2tlndvhqxgfetk63b1">
+      <w:hyperlink w:history="1" r:id="rId0f9x8acem852ddjrulboc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let people sign in with Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">People belong to one directory each</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">User synchronisation runs for every connection that has it turned on, and each
@@ -610,51 +610,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">a person belongs to exactly one connection</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so the same email
 address must not exist in two connected directories. If it does, each sync
 re-points the account at whichever directory synced last, and signing in from
 the other one fails with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">user with the same email address already exists</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.
 Keep the two address sets disjoint, or leave the overlapping people out of one
 side's </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddaaj4i924ckom0raa8xlm">
+      <w:hyperlink w:history="1" r:id="rIdtojplne-4cj_d8ilyjrgi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sync scope</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rooms belong to one directory each</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A room's calendar syncs with exactly one connection — but different rooms can
@@ -727,63 +727,63 @@
 makes the booking on behalf of directory B's agent account. The booker is added
 as an attendee, and the calendar invitation arrives from the agent's mailbox.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Without an agent account the connection blocks instead: only its own directory's
 people can book its rooms, and everyone else silently cannot. So in a
 multi-directory tenant, set one on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">every</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> connection that has rooms — a new
 account created for the purpose, not a real person's — as part of
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoeyfj-5baadmaakgvw04d">
+      <w:hyperlink w:history="1" r:id="rIdwguyz3i21avjcaesuozrz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj91gmttkaymhcgyhfzgx8">
+      <w:hyperlink w:history="1" r:id="rIdwckfglm0bn75msfeuxjxb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5029200" cy="3838575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-booking-agent" descr="The Booking agent account — the account a connection books on behalf of, for everyone outside its own directory." title="The Booking agent account — the account a connection books on behalf of, for everyone outside its own directory."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -842,63 +842,63 @@
       <w:r>
         <w:t xml:space="preserve">Where to start</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → marketplace/apps (Integrations)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect the second directory exactly the way you connected the first —
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9af71zkss8wtha6sojv9b">
+      <w:hyperlink w:history="1" r:id="rIdixi1au9fs1rs8td5wxk0g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi4ywxlchjmtqhbe9_pw8p">
+      <w:hyperlink w:history="1" r:id="rIdrzurygshhyc2x1irmbash">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — then walk the
 same rooms, people and sign-in setup on its card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2838450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="multi-dir-marketplace-tiles" descr="Microsoft 365 and Google Workspace side by side in the marketplace — connect both, and each holds its own list of directories." title="Microsoft 365 and Google Workspace side by side in the marketplace — connect both, and each holds its own list of directories."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -1386,51 +1386,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdh8fdi248w3s_hrzq-xlci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdejsk7umpqoj7qmfz6wb_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdf0urmexayzlgggtkogn9x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdself01h6bj_aqzl-ifqtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rIddyd2tlndvhqxgfetk63b1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIddaaj4i924ckom0raa8xlm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdoeyfj-5baadmaakgvw04d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdj91gmttkaymhcgyhfzgx8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId9af71zkss8wtha6sojv9b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdi4ywxlchjmtqhbe9_pw8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54e96583b5638e9e10cea92b60cfec0842c07ddd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f6fcc7cf4502ba837315d502076d9cfe54903ff.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bb855d06840b9a131994a9dac1c6ad1a44c2dc2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c05322f99af5ae7e11f2f9f80dffad664ab6b55.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/573c6c7a684e173affad8185d368de1f8cc64316.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1461705d178ce5a38ae244851860f77e024e63c6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq_dx5ntxht_8cdqzrwiqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdukfdeoy3kxmnxgys1n_a0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdtqfr3xeio7in6ukgci_cj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdrdtl6vjvqj_qduignl98m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId0f9x8acem852ddjrulboc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdtojplne-4cj_d8ilyjrgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwguyz3i21avjcaesuozrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdwckfglm0bn75msfeuxjxb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdixi1au9fs1rs8td5wxk0g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdrzurygshhyc2x1irmbash" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/54e96583b5638e9e10cea92b60cfec0842c07ddd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8f6fcc7cf4502ba837315d502076d9cfe54903ff.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bb855d06840b9a131994a9dac1c6ad1a44c2dc2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1c05322f99af5ae7e11f2f9f80dffad664ab6b55.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/573c6c7a684e173affad8185d368de1f8cc64316.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1461705d178ce5a38ae244851860f77e024e63c6.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect more than one directory</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>