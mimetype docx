--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdipuewyahuxynzrngzr7rm">
+      <w:hyperlink w:history="1" r:id="rIdm8phbmgas2sxofg-9jdu1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-milesight-sensors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision never goes looking for the gateway — the gateway is told where to send
 its readings. So the work splits in two: add the gateway in Offision to get an
 address and a token, then enter both in the gateway's own console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -156,51 +156,51 @@
         <w:t xml:space="preserve">The gateway's address on your network, and its own console sign-in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gateway firmware </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">60.0.0.50 or newer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoh_smnukkzqsw9rzotvjk">
+      <w:hyperlink w:history="1" r:id="rIdgsmxq8wo1hxzpcx9t2axg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">and why it has to be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each sensor already joined to the gateway and decoding its model — both done
 in Milesight's tools, before Offision is involved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1798,51 +1798,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then wait — and expect them a few at a time, not all at once. An air sensor
 reports within minutes; a desk sensor at an empty desk can stay quiet for hours.
 To skip the wait, power-cycle a sensor: it rejoins immediately, which exercises
 the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Join notification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row and proves the wiring in seconds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once sensors are listed, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfmtsyrqx04feghctjpql2">
+      <w:hyperlink w:history="1" r:id="rIdhicoczhym0qsskpdjjgaj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">give them a desk or a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — that is what turns a reading into something the rest of Offision can use.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2675,51 +2675,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdipuewyahuxynzrngzr7rm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdoh_smnukkzqsw9rzotvjk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#firmware-600050-or-newer" TargetMode="External"/><Relationship Id="rIdfmtsyrqx04feghctjpql2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbbae52b4f815583242a006f7dab3d0fb208cac3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f407c909b29ddccb00e4dcbce423af4e37aeac31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15a89ebd67c7b28f50acce04a13655dac88fb314.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33333966ed3b662027b7627a7132c9c3533d2f81.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008f9a0a3651dfe9aa77c18e2ba6dc3c0257388c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d276c16a695a527c120b4d23653e0def883b84f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm8phbmgas2sxofg-9jdu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdgsmxq8wo1hxzpcx9t2axg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#firmware-600050-or-newer" TargetMode="External"/><Relationship Id="rIdhicoczhym0qsskpdjjgaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbbae52b4f815583242a006f7dab3d0fb208cac3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f407c909b29ddccb00e4dcbce423af4e37aeac31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15a89ebd67c7b28f50acce04a13655dac88fb314.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33333966ed3b662027b7627a7132c9c3533d2f81.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008f9a0a3651dfe9aa77c18e2ba6dc3c0257388c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d276c16a695a527c120b4d23653e0def883b84f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Milesight sensors</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>