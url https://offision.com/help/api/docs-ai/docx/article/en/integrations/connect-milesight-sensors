--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm8phbmgas2sxofg-9jdu1">
+      <w:hyperlink w:history="1" r:id="rId_h-va6u9yymre3v4slvgq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-milesight-sensors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision never goes looking for the gateway — the gateway is told where to send
 its readings. So the work splits in two: add the gateway in Offision to get an
 address and a token, then enter both in the gateway's own console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -156,51 +156,51 @@
         <w:t xml:space="preserve">The gateway's address on your network, and its own console sign-in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gateway firmware </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">60.0.0.50 or newer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgsmxq8wo1hxzpcx9t2axg">
+      <w:hyperlink w:history="1" r:id="rIdyjfjecaotlnsprc7_i61y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">and why it has to be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each sensor already joined to the gateway and decoding its model — both done
 in Milesight's tools, before Offision is involved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1798,51 +1798,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then wait — and expect them a few at a time, not all at once. An air sensor
 reports within minutes; a desk sensor at an empty desk can stay quiet for hours.
 To skip the wait, power-cycle a sensor: it rejoins immediately, which exercises
 the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Join notification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row and proves the wiring in seconds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once sensors are listed, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhicoczhym0qsskpdjjgaj">
+      <w:hyperlink w:history="1" r:id="rIdssdtcrl6u6swism7wrdoo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">give them a desk or a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — that is what turns a reading into something the rest of Offision can use.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2675,51 +2675,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm8phbmgas2sxofg-9jdu1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdgsmxq8wo1hxzpcx9t2axg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#firmware-600050-or-newer" TargetMode="External"/><Relationship Id="rIdhicoczhym0qsskpdjjgaj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fbbae52b4f815583242a006f7dab3d0fb208cac3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f407c909b29ddccb00e4dcbce423af4e37aeac31.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/15a89ebd67c7b28f50acce04a13655dac88fb314.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/33333966ed3b662027b7627a7132c9c3533d2f81.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/008f9a0a3651dfe9aa77c18e2ba6dc3c0257388c.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d276c16a695a527c120b4d23653e0def883b84f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_h-va6u9yymre3v4slvgq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdyjfjecaotlnsprc7_i61y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#firmware-600050-or-newer" TargetMode="External"/><Relationship Id="rIdssdtcrl6u6swism7wrdoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cbd107078cdcc1300444f98dbc689e41c0530329.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/668e1b91da7f4965e34a3bb3458262b93bde6ac5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfe0ce2184cd1d6be2625d4271b7f1fff991270c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f299636b4e7cbb3ad8a11fe241e35be38e0316b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9999635b92338b954f3008fdd7db3279f6996212.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a86782a2d7b92f8adc353d44719f3b12cc40a6ec.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Milesight sensors</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>