--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_h-va6u9yymre3v4slvgq">
+      <w:hyperlink w:history="1" r:id="rIds9z_myxrsv2_xw5trsoox">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-milesight-sensors/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision never goes looking for the gateway — the gateway is told where to send
 its readings. So the work splits in two: add the gateway in Offision to get an
 address and a token, then enter both in the gateway's own console.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -156,51 +156,51 @@
         <w:t xml:space="preserve">The gateway's address on your network, and its own console sign-in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gateway firmware </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">60.0.0.50 or newer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyjfjecaotlnsprc7_i61y">
+      <w:hyperlink w:history="1" r:id="rIdq6wlsdf1syntx5k5zuqem">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">and why it has to be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each sensor already joined to the gateway and decoding its model — both done
 in Milesight's tools, before Offision is involved</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1798,51 +1798,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then wait — and expect them a few at a time, not all at once. An air sensor
 reports within minutes; a desk sensor at an empty desk can stay quiet for hours.
 To skip the wait, power-cycle a sensor: it rejoins immediately, which exercises
 the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Join notification</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> row and proves the wiring in seconds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once sensors are listed, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdssdtcrl6u6swism7wrdoo">
+      <w:hyperlink w:history="1" r:id="rIdiiqdztaf_a6re18h6foeq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">give them a desk or a room</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — that is what turns a reading into something the rest of Offision can use.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2675,51 +2675,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_h-va6u9yymre3v4slvgq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdyjfjecaotlnsprc7_i61y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#firmware-600050-or-newer" TargetMode="External"/><Relationship Id="rIdssdtcrl6u6swism7wrdoo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cbd107078cdcc1300444f98dbc689e41c0530329.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/668e1b91da7f4965e34a3bb3458262b93bde6ac5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfe0ce2184cd1d6be2625d4271b7f1fff991270c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f299636b4e7cbb3ad8a11fe241e35be38e0316b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9999635b92338b954f3008fdd7db3279f6996212.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a86782a2d7b92f8adc353d44719f3b12cc40a6ec.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds9z_myxrsv2_xw5trsoox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-milesight-sensors/" TargetMode="External"/><Relationship Id="rIdq6wlsdf1syntx5k5zuqem" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-milesight-sensors-report/#firmware-600050-or-newer" TargetMode="External"/><Relationship Id="rIdiiqdztaf_a6re18h6foeq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-milesight-sensor-data/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cbd107078cdcc1300444f98dbc689e41c0530329.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/668e1b91da7f4965e34a3bb3458262b93bde6ac5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfe0ce2184cd1d6be2625d4271b7f1fff991270c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7f299636b4e7cbb3ad8a11fe241e35be38e0316b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9999635b92338b954f3008fdd7db3279f6996212.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a86782a2d7b92f8adc353d44719f3b12cc40a6ec.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Milesight sensors</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>