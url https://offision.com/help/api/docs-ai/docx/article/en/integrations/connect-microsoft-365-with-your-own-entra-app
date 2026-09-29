--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,83 +52,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnwd6v6wtqki9_mjxakdqg">
+      <w:hyperlink w:history="1" r:id="rIdn57rfxybz81qasgaayuhv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-microsoft-365-with-your-own-entra-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most organisations should connect with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsakisibspw4pw1roa57xy">
+      <w:hyperlink w:history="1" r:id="rIdxlovwopdpvsadf9tsvz_-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">application mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaz-60adozwfs8sf-r34hb">
+      <w:hyperlink w:history="1" r:id="rIdarapotkncpwtjoljjjwl2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">delegate mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which use Offision's own
 app registration and need no credentials at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use this path when that is not acceptable — when your security policy requires the
 application to be registered in your own Microsoft Entra ID, with permissions you
 choose and a secret you control and can revoke.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -2272,75 +2272,75 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a delegated mode there is no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Test connection</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button, because nothing has signed
 in yet and there is no token to test. Its absence is expected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save, then set up </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtyqvh-4rtbbme4sxeprcd">
+      <w:hyperlink w:history="1" r:id="rIdec7plok-qxnwx9w_abyey">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5lq0cdwjtg68piox9yee5">
+      <w:hyperlink w:history="1" r:id="rIdw0ny7gk7mrxk7n1bsjbhv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmeuf7olrrpfimprshq6st">
+      <w:hyperlink w:history="1" r:id="rIddnizpnj3p1kqgikit1gog">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sign-in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -3123,51 +3123,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnwd6v6wtqki9_mjxakdqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdsakisibspw4pw1roa57xy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdaz-60adozwfs8sf-r34hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdtyqvh-4rtbbme4sxeprcd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId5lq0cdwjtg68piox9yee5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdmeuf7olrrpfimprshq6st" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64aa52577ccd3e6408f6ad70170d2802adbe3580.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65cc85c9803ae29d72ca07b35d9cddfe7b126c7e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn57rfxybz81qasgaayuhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdxlovwopdpvsadf9tsvz_-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdarapotkncpwtjoljjjwl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdec7plok-qxnwx9w_abyey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdw0ny7gk7mrxk7n1bsjbhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddnizpnj3p1kqgikit1gog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64aa52577ccd3e6408f6ad70170d2802adbe3580.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65cc85c9803ae29d72ca07b35d9cddfe7b126c7e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Microsoft 365 with your own Entra ID app</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>