--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,83 +52,83 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-04</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn57rfxybz81qasgaayuhv">
+      <w:hyperlink w:history="1" r:id="rIdzrg1ahu4nujed0molggzv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-microsoft-365-with-your-own-entra-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most organisations should connect with
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxlovwopdpvsadf9tsvz_-">
+      <w:hyperlink w:history="1" r:id="rId4ovoharkgeflsa4t1yw_k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">application mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdarapotkncpwtjoljjjwl2">
+      <w:hyperlink w:history="1" r:id="rId0kannxo5v0sgec2agdnza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">delegate mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which use Offision's own
 app registration and need no credentials at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use this path when that is not acceptable — when your security policy requires the
 application to be registered in your own Microsoft Entra ID, with permissions you
 choose and a secret you control and can revoke.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -2272,75 +2272,75 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On a delegated mode there is no </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Test connection</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button, because nothing has signed
 in yet and there is no token to test. Its absence is expected.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save, then set up </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdec7plok-qxnwx9w_abyey">
+      <w:hyperlink w:history="1" r:id="rIdmthpv3wxnhxuum5bqtplp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdw0ny7gk7mrxk7n1bsjbhv">
+      <w:hyperlink w:history="1" r:id="rIdthvpyovt6qm3qwztkqhmx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddnizpnj3p1kqgikit1gog">
+      <w:hyperlink w:history="1" r:id="rIddpe6xnpnha_lv4nqgcn3s">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sign-in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -3123,51 +3123,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn57rfxybz81qasgaayuhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdxlovwopdpvsadf9tsvz_-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdarapotkncpwtjoljjjwl2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdec7plok-qxnwx9w_abyey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdw0ny7gk7mrxk7n1bsjbhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddnizpnj3p1kqgikit1gog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/64aa52577ccd3e6408f6ad70170d2802adbe3580.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/65cc85c9803ae29d72ca07b35d9cddfe7b126c7e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzrg1ahu4nujed0molggzv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rId4ovoharkgeflsa4t1yw_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rId0kannxo5v0sgec2agdnza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdmthpv3wxnhxuum5bqtplp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdthvpyovt6qm3qwztkqhmx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIddpe6xnpnha_lv4nqgcn3s" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f3e1fe8157d52de9371e676ce0e70b668695a655.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/93a31d406d1a0e38b099d1ec56ce85bfce68201c.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Microsoft 365 with your own Entra ID app</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>