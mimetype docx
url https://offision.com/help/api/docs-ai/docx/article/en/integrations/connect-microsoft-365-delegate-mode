--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,104 +52,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdytcb5kz4rzzutofabrmln">
+      <w:hyperlink w:history="1" r:id="rIdxyes47pg9joscqtujrnae">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-microsoft-365-delegate-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Delegate mode connects Microsoft 365 without asking anyone for tenant-wide approval.
 One person signs in with their Microsoft account, and everything Offision does runs
 on that account's calendar permission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the whole story of this mode, and it explains both its appeal and its limits.
 Nothing is approved for the organisation, so nothing organisation-wide is possible:
 rooms are added one address at a time, people are imported rather than synced, and
 user groups are not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you want rooms and people to keep themselves up to date, you want
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7w4xecinwnkrwnyqabqv3">
+      <w:hyperlink w:history="1" r:id="rId1pt27cjhzbu7okiuitduw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">application mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjfbb613_s51n9uiulfxgt">
+      <w:hyperlink w:history="1" r:id="rIddyef_m2f1y3zvvez3h_uv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for
 the comparison.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3810000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-delegate-mode" descr="One mailbox signs in, so calendars still sync both ways — but rooms and people are hand work, and user groups are not there at all." title="One mailbox signs in, so calendars still sync both ways — but rooms and people are hand work, and user groups are not there at all."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -702,51 +702,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rooms are added by mailbox address, from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connected resources</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the integration
 card. The delegated account is shown at the top of that screen — this is also where
 you renew or replace it later.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Full detail is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsas4vu_az22ew6ilakoat">
+      <w:hyperlink w:history="1" r:id="rIdl_s6abdh5715uxx5nnejs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 including the booking agent account you will need before anyone other than the
 connected accounts can book.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked both ways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1625,51 +1625,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdytcb5kz4rzzutofabrmln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rId7w4xecinwnkrwnyqabqv3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdjfbb613_s51n9uiulfxgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdsas4vu_az22ew6ilakoat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffff27206364fd2a3395f4bdcdca15384f13e915.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48ffee81fd67c6ae2749479f67e51102e30f5b05.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxyes47pg9joscqtujrnae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rId1pt27cjhzbu7okiuitduw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIddyef_m2f1y3zvvez3h_uv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdl_s6abdh5715uxx5nnejs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffff27206364fd2a3395f4bdcdca15384f13e915.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48ffee81fd67c6ae2749479f67e51102e30f5b05.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Microsoft 365 in delegate mode</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>