--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,104 +52,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxyes47pg9joscqtujrnae">
+      <w:hyperlink w:history="1" r:id="rIdxyvmjifhlsja6ny4qlmto">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-microsoft-365-delegate-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Delegate mode connects Microsoft 365 without asking anyone for tenant-wide approval.
 One person signs in with their Microsoft account, and everything Offision does runs
 on that account's calendar permission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the whole story of this mode, and it explains both its appeal and its limits.
 Nothing is approved for the organisation, so nothing organisation-wide is possible:
 rooms are added one address at a time, people are imported rather than synced, and
 user groups are not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you want rooms and people to keep themselves up to date, you want
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1pt27cjhzbu7okiuitduw">
+      <w:hyperlink w:history="1" r:id="rIdyvazc3-jrskz8gaew-bfe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">application mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> instead. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddyef_m2f1y3zvvez3h_uv">
+      <w:hyperlink w:history="1" r:id="rIdrbeoamy-s-piggi1xwhzg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for
 the comparison.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="3810000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-delegate-mode" descr="One mailbox signs in, so calendars still sync both ways — but rooms and people are hand work, and user groups are not there at all." title="One mailbox signs in, so calendars still sync both ways — but rooms and people are hand work, and user groups are not there at all."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -702,51 +702,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Rooms are added by mailbox address, from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Connected resources</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the integration
 card. The delegated account is shown at the top of that screen — this is also where
 you renew or replace it later.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Full detail is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl_s6abdh5715uxx5nnejs">
+      <w:hyperlink w:history="1" r:id="rIdj9bpeu0djuryq6o8-x1ak">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 including the booking agent account you will need before anyone other than the
 connected accounts can book.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked both ways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1625,51 +1625,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxyes47pg9joscqtujrnae" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rId1pt27cjhzbu7okiuitduw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIddyef_m2f1y3zvvez3h_uv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdl_s6abdh5715uxx5nnejs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffff27206364fd2a3395f4bdcdca15384f13e915.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48ffee81fd67c6ae2749479f67e51102e30f5b05.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdxyvmjifhlsja6ny4qlmto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdyvazc3-jrskz8gaew-bfe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdrbeoamy-s-piggi1xwhzg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdj9bpeu0djuryq6o8-x1ak" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8b08b44493b2f7b89613574ef057719875ba0be3.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3f43cdaa4a217c2fc586ad752d89e2b75347a020.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Microsoft 365 in delegate mode</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>