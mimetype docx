--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvztyjfxocalqfxnfbhjat">
+      <w:hyperlink w:history="1" r:id="rIdgcc84jp-qdgklh7cys0c7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-microsoft-365-application-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Application mode is the connection most organisations want: approved once, for the
 whole organisation, after which rooms, people, user groups and calendars all stay in
 step without anyone maintaining them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you have not decided between this and the other two ways to connect, read
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjd_xb-av00extrprtplik">
+      <w:hyperlink w:history="1" r:id="rIdt6iibwrakltarufvrj6bd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-application-mode" descr="One admin consent, and everything on the Microsoft 365 side is reachable — calendars both ways, the rest arriving on their own." title="One admin consent, and everything on the Microsoft 365 side is reachable — calendars both ways, the rest arriving on their own."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -496,63 +496,63 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Application mode, with all four sync lights green.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 If there is no mode button at all, this server has no Offision calendar application
 configured and only offers the older quick connect. Use
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhodm5njirkpn6xxy585ye">
+      <w:hyperlink w:history="1" r:id="rIddz-z_dnspwtn1f3e9ugtf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">delegate mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr_rfl2cnunagxwzdbkfy4">
+      <w:hyperlink w:history="1" r:id="rIdmh8akw88bnr570o5sxcw6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your own Entra ID app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Grant admin consent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose </w:t>
@@ -969,75 +969,75 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book the same room from Outlook and confirm it appears in Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Testing only one direction is how a half-working sync ships.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then set up </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcuzwsujupqyqibkcevvhn">
+      <w:hyperlink w:history="1" r:id="rIdz7na3pnf4mfdqlqn7xzjt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyrcgasjbryokjgudncbxv">
+      <w:hyperlink w:history="1" r:id="rIdrlxzdvp6no9w5hgti7jho">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqrfdonsfgd_y0cz2ikqy2">
+      <w:hyperlink w:history="1" r:id="rId1e7gcknmrmfgsdb3ts044">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sign-in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1775,51 +1775,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvztyjfxocalqfxnfbhjat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdjd_xb-av00extrprtplik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdhodm5njirkpn6xxy585ye" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdr_rfl2cnunagxwzdbkfy4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdcuzwsujupqyqibkcevvhn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdyrcgasjbryokjgudncbxv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdqrfdonsfgd_y0cz2ikqy2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9c49dcb3194a0d3af4a8eb551bd945316051905.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1096db12682efa7a4fe8b2a697aadcff4d2a3f3a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/477067ec8efd33a170b1c7f99cf5c61c6acff056.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e157f302c13f3d5d40d52467e801e7d27f4d195.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgcc84jp-qdgklh7cys0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdt6iibwrakltarufvrj6bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIddz-z_dnspwtn1f3e9ugtf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdmh8akw88bnr570o5sxcw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdz7na3pnf4mfdqlqn7xzjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdrlxzdvp6no9w5hgti7jho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId1e7gcknmrmfgsdb3ts044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9c49dcb3194a0d3af4a8eb551bd945316051905.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1096db12682efa7a4fe8b2a697aadcff4d2a3f3a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/477067ec8efd33a170b1c7f99cf5c61c6acff056.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e157f302c13f3d5d40d52467e801e7d27f4d195.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Microsoft 365 in application mode</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>