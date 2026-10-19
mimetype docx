--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgcc84jp-qdgklh7cys0c7">
+      <w:hyperlink w:history="1" r:id="rIdnbninrgl9g7ixun2t2d9v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-microsoft-365-application-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Application mode is the connection most organisations want: approved once, for the
 whole organisation, after which rooms, people, user groups and calendars all stay in
 step without anyone maintaining them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you have not decided between this and the other two ways to connect, read
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt6iibwrakltarufvrj6bd">
+      <w:hyperlink w:history="1" r:id="rId1e-dacdegmsgxhkt7tpsg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-application-mode" descr="One admin consent, and everything on the Microsoft 365 side is reachable — calendars both ways, the rest arriving on their own." title="One admin consent, and everything on the Microsoft 365 side is reachable — calendars both ways, the rest arriving on their own."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -496,63 +496,63 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Application mode, with all four sync lights green.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 If there is no mode button at all, this server has no Offision calendar application
 configured and only offers the older quick connect. Use
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddz-z_dnspwtn1f3e9ugtf">
+      <w:hyperlink w:history="1" r:id="rId_9wji3hhd3jqwcyjj_ozb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">delegate mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmh8akw88bnr570o5sxcw6">
+      <w:hyperlink w:history="1" r:id="rIdniz_nneympflcaseg3ikq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your own Entra ID app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Grant admin consent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose </w:t>
@@ -969,75 +969,75 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book the same room from Outlook and confirm it appears in Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Testing only one direction is how a half-working sync ships.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then set up </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz7na3pnf4mfdqlqn7xzjt">
+      <w:hyperlink w:history="1" r:id="rIddar4l8ndfq0jrs7232sg2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrlxzdvp6no9w5hgti7jho">
+      <w:hyperlink w:history="1" r:id="rId-ss8p9drlpr79fjyni7gu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1e7gcknmrmfgsdb3ts044">
+      <w:hyperlink w:history="1" r:id="rId1jpfoc19kfqxeuxgra4ja">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sign-in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1775,51 +1775,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgcc84jp-qdgklh7cys0c7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rIdt6iibwrakltarufvrj6bd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIddz-z_dnspwtn1f3e9ugtf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdmh8akw88bnr570o5sxcw6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIdz7na3pnf4mfdqlqn7xzjt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdrlxzdvp6no9w5hgti7jho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId1e7gcknmrmfgsdb3ts044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e9c49dcb3194a0d3af4a8eb551bd945316051905.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1096db12682efa7a4fe8b2a697aadcff4d2a3f3a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/477067ec8efd33a170b1c7f99cf5c61c6acff056.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8e157f302c13f3d5d40d52467e801e7d27f4d195.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnbninrgl9g7ixun2t2d9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rId1e-dacdegmsgxhkt7tpsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId_9wji3hhd3jqwcyjj_ozb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdniz_nneympflcaseg3ikq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIddar4l8ndfq0jrs7232sg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId-ss8p9drlpr79fjyni7gu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId1jpfoc19kfqxeuxgra4ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8504c520946039bb8bff05903b7688e9f32939e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2720019c2d60197566d3beb3770ffb51deda0216.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4375915f3c2401074bc82da9e036b765377cb3bf.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0aa9de60f94152b931f7e058a4c9f7eca0f1531.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Microsoft 365 in application mode</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>