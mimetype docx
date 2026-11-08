--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnbninrgl9g7ixun2t2d9v">
+      <w:hyperlink w:history="1" r:id="rId70ys2rbge6o_cp-8hluh_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-microsoft-365-application-mode/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Application mode is the connection most organisations want: approved once, for the
 whole organisation, after which rooms, people, user groups and calendars all stay in
 step without anyone maintaining them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you have not decided between this and the other two ways to connect, read
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1e-dacdegmsgxhkt7tpsg">
+      <w:hyperlink w:history="1" r:id="rId_ju4jbo8oivbnopdmuau_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Microsoft 365 connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4572000"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="m365-application-mode" descr="One admin consent, and everything on the Microsoft 365 side is reachable — calendars both ways, the rest arriving on their own." title="One admin consent, and everything on the Microsoft 365 side is reachable — calendars both ways, the rest arriving on their own."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -496,63 +496,63 @@
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Application mode, with all four sync lights green.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 If there is no mode button at all, this server has no Offision calendar application
 configured and only offers the older quick connect. Use
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_9wji3hhd3jqwcyjj_ozb">
+      <w:hyperlink w:history="1" r:id="rId0hsr5kysj-s39utacdyn9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">delegate mode</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdniz_nneympflcaseg3ikq">
+      <w:hyperlink w:history="1" r:id="rIdbyizzqw4lis0yxgae9ypj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your own Entra ID app</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Grant admin consent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Choose </w:t>
@@ -969,75 +969,75 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book the same room from Outlook and confirm it appears in Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Testing only one direction is how a half-working sync ships.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then set up </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddar4l8ndfq0jrs7232sg2">
+      <w:hyperlink w:history="1" r:id="rIde9fug0rgaoyf65gdjsufq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-ss8p9drlpr79fjyni7gu">
+      <w:hyperlink w:history="1" r:id="rIdzxd8ozcaallaxlt-whghl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1jpfoc19kfqxeuxgra4ja">
+      <w:hyperlink w:history="1" r:id="rIdugmgdrozq8r-s_cncld5-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sign-in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1775,51 +1775,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnbninrgl9g7ixun2t2d9v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rId1e-dacdegmsgxhkt7tpsg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId_9wji3hhd3jqwcyjj_ozb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdniz_nneympflcaseg3ikq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIddar4l8ndfq0jrs7232sg2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId-ss8p9drlpr79fjyni7gu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId1jpfoc19kfqxeuxgra4ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8504c520946039bb8bff05903b7688e9f32939e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2720019c2d60197566d3beb3770ffb51deda0216.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4375915f3c2401074bc82da9e036b765377cb3bf.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0aa9de60f94152b931f7e058a4c9f7eca0f1531.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId70ys2rbge6o_cp-8hluh_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-microsoft-365-application-mode/" TargetMode="External"/><Relationship Id="rId_ju4jbo8oivbnopdmuau_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId0hsr5kysj-s39utacdyn9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-delegate-mode/" TargetMode="External"/><Relationship Id="rIdbyizzqw4lis0yxgae9ypj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-microsoft-365-with-your-own-entra-app/" TargetMode="External"/><Relationship Id="rIde9fug0rgaoyf65gdjsufq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdzxd8ozcaallaxlt-whghl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdugmgdrozq8r-s_cncld5-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8504c520946039bb8bff05903b7688e9f32939e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2720019c2d60197566d3beb3770ffb51deda0216.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4375915f3c2401074bc82da9e036b765377cb3bf.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c0aa9de60f94152b931f7e058a4c9f7eca0f1531.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Microsoft 365 in application mode</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>