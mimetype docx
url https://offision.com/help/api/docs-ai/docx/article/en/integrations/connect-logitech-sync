--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi55knvx5ka4lndu8hgrlt">
+      <w:hyperlink w:history="1" r:id="rId3j9stwlphrcflylytue1u">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-logitech-sync/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Logitech Sync is the one connection that authenticates with a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">certificate</w:t>
       </w:r>
@@ -871,51 +871,51 @@
         <w:t xml:space="preserve">Check a room and give its readings a destination: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Create new IoT space</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 collects the data without making it bookable, and picking one of your bookable
 resources wires the room's sensors to a room people actually book. Then check the
 devices and sync.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Only rooms appear under Spaces. A Logitech desk is never offered here, and that
 is not a fault — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlzv6epgb-5lsxauxd8qgl">
+      <w:hyperlink w:history="1" r:id="rIdjpe0v3ccwrry030-kbtqz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What Logitech Sync brings into Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open </w:t>
@@ -972,51 +972,51 @@
         <w:t xml:space="preserve">
 tiles fill within a poll or so; a Rally Bar or a Tap correctly has no Status page
 at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then check the other direction: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Open in Logitech Sync</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the same page should
 land on this exact device in Logitech's console. That proves the identifiers
 match and not merely the names. Where the readings go next is its own article:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId6_rp8dcwhmqxi1dxq4rcn">
+      <w:hyperlink w:history="1" r:id="rIdicwbp9oewimikg2vjsq2k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See Logitech sensor data around Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1857,51 +1857,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdi55knvx5ka4lndu8hgrlt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdlzv6epgb-5lsxauxd8qgl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rId6_rp8dcwhmqxi1dxq4rcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-logitech-sensor-data/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3j9stwlphrcflylytue1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdjpe0v3ccwrry030-kbtqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdicwbp9oewimikg2vjsq2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-logitech-sensor-data/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Logitech Sync</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>