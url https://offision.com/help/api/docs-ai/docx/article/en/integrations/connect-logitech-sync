--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3j9stwlphrcflylytue1u">
+      <w:hyperlink w:history="1" r:id="rIdvgbwr1-efpuw_-d1tjeog">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-logitech-sync/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Logitech Sync is the one connection that authenticates with a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">certificate</w:t>
       </w:r>
@@ -871,51 +871,51 @@
         <w:t xml:space="preserve">Check a room and give its readings a destination: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Create new IoT space</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 collects the data without making it bookable, and picking one of your bookable
 resources wires the room's sensors to a room people actually book. Then check the
 devices and sync.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Only rooms appear under Spaces. A Logitech desk is never offered here, and that
 is not a fault — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjpe0v3ccwrry030-kbtqz">
+      <w:hyperlink w:history="1" r:id="rIdsl98jmn2ukflmzs3oof5l">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What Logitech Sync brings into Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open </w:t>
@@ -972,51 +972,51 @@
         <w:t xml:space="preserve">
 tiles fill within a poll or so; a Rally Bar or a Tap correctly has no Status page
 at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then check the other direction: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Open in Logitech Sync</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the same page should
 land on this exact device in Logitech's console. That proves the identifiers
 match and not merely the names. Where the readings go next is its own article:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdicwbp9oewimikg2vjsq2k">
+      <w:hyperlink w:history="1" r:id="rIdmosi2u2-hiycol2b5qqcl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See Logitech sensor data around Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1857,51 +1857,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3j9stwlphrcflylytue1u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdjpe0v3ccwrry030-kbtqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdicwbp9oewimikg2vjsq2k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-logitech-sensor-data/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvgbwr1-efpuw_-d1tjeog" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-logitech-sync/" TargetMode="External"/><Relationship Id="rIdsl98jmn2ukflmzs3oof5l" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-logitech-sync-reports/" TargetMode="External"/><Relationship Id="rIdmosi2u2-hiycol2b5qqcl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../see-logitech-sensor-data/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Logitech Sync</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>