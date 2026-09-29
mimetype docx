--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhliw4zqmfcrlpwkk2xpqg">
+      <w:hyperlink w:history="1" r:id="rIdyunnzobmmjwingk1nbdm6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-google-workspace-with-your-own-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most organisations should use
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4o8buxp9pr6a3nbbjxewv">
+      <w:hyperlink w:history="1" r:id="rId1vjqk9grojoygmrm31tn-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">quick connect</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which uses Offision's own
 Google application and needs no credentials at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use this path when that is not acceptable — when your security policy requires the
 application to live in your own Google Cloud project, with a secret you control and can
 revoke — or when you want a mode narrower than the default.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -785,93 +785,93 @@
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">{server}/signin-google/{tenantId}/{scheme}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdfjcit26uadqbogtoiyncl">
+            <w:hyperlink w:history="1" r:id="rIdrjzyxydydbzhvhfnbb2qx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single sign-on</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">{server}/api/google-api/oauth/meet-callback</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdnzpzqjhmqmpacwifxgudi">
+            <w:hyperlink w:history="1" r:id="rIdzz15wnti1smktmgorssab">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Google Meet links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision shows you the exact values to copy rather than leaving you to assemble them.
 A missing redirect URI fails later, and the failure looks like a rejected password
 rather than a missing URI — which is why this is its own step.</w:t>
       </w:r>
@@ -1641,109 +1641,109 @@
         <w:t xml:space="preserve">Connect</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does not verify these credentials. It accepts what you type and saves it, so
 a typo does not surface here — it surfaces at the next step, as a Google sign-in that
 refuses to complete. Check the Client ID against the Google Cloud console before you
 go looking for other causes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked both ways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect the delegated account and one room — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkrmlaqvpo1y8mxtaj-zuy">
+      <w:hyperlink w:history="1" r:id="rIdkblmseg1xelu7q26yfxl7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — then test
 both directions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book the room in Offision and confirm it appears in Google Calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book the same room from Google Calendar and confirm it appears in Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then set up </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdepoqcnighyy1aypt1myql">
+      <w:hyperlink w:history="1" r:id="rIddzb4njfbyero3lozfut-q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sign-in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbt46ynhnsa36efnukblat">
+      <w:hyperlink w:history="1" r:id="rIdokfxxxnq-obberg5ej1um">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet links</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2508,51 +2508,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhliw4zqmfcrlpwkk2xpqg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId4o8buxp9pr6a3nbbjxewv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdfjcit26uadqbogtoiyncl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdnzpzqjhmqmpacwifxgudi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rIdkrmlaqvpo1y8mxtaj-zuy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdepoqcnighyy1aypt1myql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdbt46ynhnsa36efnukblat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d068eea66e881c9025cda9f2aeac66a3b289203a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd4972cfd7b969fd812b1307de53d93ffd65ae54.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyunnzobmmjwingk1nbdm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId1vjqk9grojoygmrm31tn-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdrjzyxydydbzhvhfnbb2qx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdzz15wnti1smktmgorssab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rIdkblmseg1xelu7q26yfxl7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIddzb4njfbyero3lozfut-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdokfxxxnq-obberg5ej1um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d068eea66e881c9025cda9f2aeac66a3b289203a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd4972cfd7b969fd812b1307de53d93ffd65ae54.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Google Workspace with your own OAuth app</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>