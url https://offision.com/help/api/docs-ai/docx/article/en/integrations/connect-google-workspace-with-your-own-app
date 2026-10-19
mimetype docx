--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,71 +52,71 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyunnzobmmjwingk1nbdm6">
+      <w:hyperlink w:history="1" r:id="rIdwutmzryvivhs54urjmwl-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-google-workspace-with-your-own-app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most organisations should use
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1vjqk9grojoygmrm31tn-">
+      <w:hyperlink w:history="1" r:id="rIdjc5sms-j4oizjmrwv_l_k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">quick connect</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, which uses Offision's own
 Google application and needs no credentials at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use this path when that is not acceptable — when your security policy requires the
 application to live in your own Google Cloud project, with a secret you control and can
 revoke — or when you want a mode narrower than the default.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -785,93 +785,93 @@
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">{server}/signin-google/{tenantId}/{scheme}</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdrjzyxydydbzhvhfnbb2qx">
+            <w:hyperlink w:history="1" r:id="rIdphz5qo9uotv-sipxgkf5q">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single sign-on</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4388"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:cs="Consolas" w:eastAsia="Consolas" w:hAnsi="Consolas"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:fill="F5F5F7" w:val="clear"/>
               </w:rPr>
               <w:t xml:space="preserve">{server}/api/google-api/oauth/meet-callback</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4973"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdzz15wnti1smktmgorssab">
+            <w:hyperlink w:history="1" r:id="rIdcqxu2cgdc0ahcswdhff57">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Google Meet links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision shows you the exact values to copy rather than leaving you to assemble them.
 A missing redirect URI fails later, and the failure looks like a rejected password
 rather than a missing URI — which is why this is its own step.</w:t>
       </w:r>
@@ -1641,109 +1641,109 @@
         <w:t xml:space="preserve">Connect</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> does not verify these credentials. It accepts what you type and saves it, so
 a typo does not surface here — it surfaces at the next step, as a Google sign-in that
 refuses to complete. Check the Client ID against the Google Cloud console before you
 go looking for other causes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Check it worked both ways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect the delegated account and one room — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkblmseg1xelu7q26yfxl7">
+      <w:hyperlink w:history="1" r:id="rIdn8hjyahfwenk12ykds6qx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — then test
 both directions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book the room in Offision and confirm it appears in Google Calendar</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book the same room from Google Calendar and confirm it appears in Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then set up </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddzb4njfbyero3lozfut-q">
+      <w:hyperlink w:history="1" r:id="rIdmjpwtlapwddykg5t2hmnr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sign-in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdokfxxxnq-obberg5ej1um">
+      <w:hyperlink w:history="1" r:id="rIdxwwf5gi4m0zue-6f-iglk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet links</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -2508,51 +2508,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyunnzobmmjwingk1nbdm6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rId1vjqk9grojoygmrm31tn-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdrjzyxydydbzhvhfnbb2qx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdzz15wnti1smktmgorssab" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rIdkblmseg1xelu7q26yfxl7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIddzb4njfbyero3lozfut-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdokfxxxnq-obberg5ej1um" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d068eea66e881c9025cda9f2aeac66a3b289203a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cd4972cfd7b969fd812b1307de53d93ffd65ae54.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwutmzryvivhs54urjmwl-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-google-workspace-with-your-own-app/" TargetMode="External"/><Relationship Id="rIdjc5sms-j4oizjmrwv_l_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdphz5qo9uotv-sipxgkf5q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdcqxu2cgdc0ahcswdhff57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rIdn8hjyahfwenk12ykds6qx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdmjpwtlapwddykg5t2hmnr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdxwwf5gi4m0zue-6f-iglk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d4226da337629aa0fa7d5fd2e89f68b70678f8c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/db28960283c402289f1023faf6ce1bb8cd4152b3.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Google Workspace with your own OAuth app</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>