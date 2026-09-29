--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddyxpywqkkxvdjzhgk9qrg">
+      <w:hyperlink w:history="1" r:id="rIdc1i9synzpqv1txmjcyblc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-google-workspace-quick-connect/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Quick connect uses Offision's own Google application, so there is nothing to register
 and no client secret to store or rotate. You supply your Customer ID, sign in once with
 a Google account, and the connection is made.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you have not decided between this and registering your own application, read
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId05fjly9uh_ax7ttnpjdhr">
+      <w:hyperlink w:history="1" r:id="rIdgr0sxqrjneak6godu50by">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Google Workspace connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -470,51 +470,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Approve it, and the integration is listed on the Google Workspace card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked both ways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect one room — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaomjlpj72topjrtvh_05y">
+      <w:hyperlink w:history="1" r:id="rIdn6monhlxqzvgvuk7un-az">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — then test
 in both directions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book the room in Offision and confirm it appears in Google Calendar</w:t>
       </w:r>
     </w:p>
@@ -524,75 +524,75 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book the same room from Google Calendar and confirm it appears in Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Testing only one direction is how a half-working sync ships.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then set up </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3gjvnthnjq-4sejigpfnn">
+      <w:hyperlink w:history="1" r:id="rId_wpv099kzfycdxpjtfuyr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> properly,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnfxyyg1vjmgd--ashiosb">
+      <w:hyperlink w:history="1" r:id="rIdximfg-7bh22ddfm7ena6b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sign-in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7f8ziqzsz1alrbjwrxj91">
+      <w:hyperlink w:history="1" r:id="rIdihvggbcsc7uqcfiw4jx7-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet links</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1330,51 +1330,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddyxpywqkkxvdjzhgk9qrg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rId05fjly9uh_ax7ttnpjdhr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdaomjlpj72topjrtvh_05y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId3gjvnthnjq-4sejigpfnn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdnfxyyg1vjmgd--ashiosb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rId7f8ziqzsz1alrbjwrxj91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e7811fb7dfdcd5a76feae6ec3c71c49505567f8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1af707e5443852b9acc38b96aa66b71861ca0d9e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc1i9synzpqv1txmjcyblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdgr0sxqrjneak6godu50by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdn6monhlxqzvgvuk7un-az" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId_wpv099kzfycdxpjtfuyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdximfg-7bh22ddfm7ena6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdihvggbcsc7uqcfiw4jx7-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e7811fb7dfdcd5a76feae6ec3c71c49505567f8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1af707e5443852b9acc38b96aa66b71861ca0d9e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Google Workspace with quick connect</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>