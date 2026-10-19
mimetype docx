--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,81 +52,81 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdc1i9synzpqv1txmjcyblc">
+      <w:hyperlink w:history="1" r:id="rIdx4jpqxj1y8aarm7y_nlcy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/connect-google-workspace-quick-connect/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Quick connect uses Offision's own Google application, so there is nothing to register
 and no client secret to store or rotate. You supply your Customer ID, sign in once with
 a Google account, and the connection is made.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you have not decided between this and registering your own application, read
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgr0sxqrjneak6godu50by">
+      <w:hyperlink w:history="1" r:id="rIdsjpppztikexizui2wbhcc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which Google Workspace connection to choose</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 first.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
@@ -470,51 +470,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Approve it, and the integration is listed on the Google Workspace card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Check it worked both ways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Connect one room — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn6monhlxqzvgvuk7un-az">
+      <w:hyperlink w:history="1" r:id="rIdh6z4_cz_aaus0kuhiyr7v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — then test
 in both directions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book the room in Offision and confirm it appears in Google Calendar</w:t>
       </w:r>
     </w:p>
@@ -524,75 +524,75 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book the same room from Google Calendar and confirm it appears in Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Testing only one direction is how a half-working sync ships.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Then set up </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_wpv099kzfycdxpjtfuyr">
+      <w:hyperlink w:history="1" r:id="rIdlzoxuthdalpfaijanafu0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">rooms</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> properly,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdximfg-7bh22ddfm7ena6b">
+      <w:hyperlink w:history="1" r:id="rId-8k2ertx9vvtdryv0wui-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sign-in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdihvggbcsc7uqcfiw4jx7-">
+      <w:hyperlink w:history="1" r:id="rIdhvnuedxkumnav0qtwk3ln">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Google Meet links</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When it goes wrong</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -1330,51 +1330,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdc1i9synzpqv1txmjcyblc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdgr0sxqrjneak6godu50by" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdn6monhlxqzvgvuk7un-az" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId_wpv099kzfycdxpjtfuyr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdximfg-7bh22ddfm7ena6b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdihvggbcsc7uqcfiw4jx7-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9e7811fb7dfdcd5a76feae6ec3c71c49505567f8.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1af707e5443852b9acc38b96aa66b71861ca0d9e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdx4jpqxj1y8aarm7y_nlcy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/connect-google-workspace-quick-connect/" TargetMode="External"/><Relationship Id="rIdsjpppztikexizui2wbhcc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../google-workspace-connection-modes/" TargetMode="External"/><Relationship Id="rIdh6z4_cz_aaus0kuhiyr7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rIdlzoxuthdalpfaijanafu0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId-8k2ertx9vvtdryv0wui-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sign-in-with-google-workspace/" TargetMode="External"/><Relationship Id="rIdhvnuedxkumnav0qtwk3ln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../add-google-meet-links/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95075bd8e1a34f795544571a8238fc8dcb23a8e2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/95a41df9fd0dbbfb0e527e2674a85b907e0bbcae.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Connect Google Workspace with quick connect</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>