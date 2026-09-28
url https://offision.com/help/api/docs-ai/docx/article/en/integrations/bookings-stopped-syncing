--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rooms that synced for months quietly stop. The cause is almost always a lapsed sign-in on the account Offision borrows, and the console now says so on its own home page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhynsp1osi6r7axuuolp5q">
+      <w:hyperlink w:history="1" r:id="rIdfo1iwv5thkfmni7103yum">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/bookings-stopped-syncing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Did it ever work?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This page is for a connection that worked and then stopped. A room that has never
@@ -1025,60 +1025,206 @@
         <w:t xml:space="preserve">, if your provider allows it for a
 service account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Move the connection to application access</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, where Offision holds the tenant's
 own permission instead of a person's sign-in and there is nothing to expire. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdklq5plmrms9bnj1poiapr">
+      <w:hyperlink w:history="1" r:id="rIdvijimrl6r5rlinpcpf0ja">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How Offision connects to Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A repeating meeting stops part-way through</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A Google meeting set to repeat with no end date syncs a year of occurrences from
+the series start, and no further. The bookings simply stop at that edge; nothing
+is broken, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resync</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> will not bring more. Microsoft 365 rooms behave the same
+way. See
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdiabelqcfvrbazzoqck52d">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sync rooms from Google Workspace</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One room is still wrong after the connection is fixed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resync rooms</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on the health card repairs the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">connection</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and pulls what is
+still to come. A meeting deleted or moved in the days before you noticed stays
+wrong, because a resync only ever fetched the future.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A single resource has its own pair of buttons for this, on the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Calendar</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> row
+of its detail panel — open the resource and look at the row naming its external
+calendar. Only a resource bound to one has them:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resync upcoming bookings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the future, for this resource alone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resync past 7 days bookings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the week behind, which is the one that fixes
+a booking that should have disappeared and did not.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It confirms first, warns that it can take a few seconds to a few minutes, and
+tells you how many bookings it brought back into line.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you open a ticket:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Take these from the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Action required</w:t>
       </w:r>
       <w:r>
@@ -1582,51 +1728,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhynsp1osi6r7axuuolp5q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdklq5plmrms9bnj1poiapr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfo1iwv5thkfmni7103yum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdvijimrl6r5rlinpcpf0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdiabelqcfvrbazzoqck52d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Bookings stopped syncing with the calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>