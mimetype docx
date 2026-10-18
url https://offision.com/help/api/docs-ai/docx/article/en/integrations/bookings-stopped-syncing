--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfo1iwv5thkfmni7103yum">
+      <w:hyperlink w:history="1" r:id="rIdzgrcpojcenhziretxkcim">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/bookings-stopped-syncing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Did it ever work?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This page is for a connection that worked and then stopped. A room that has never
@@ -1025,92 +1025,92 @@
         <w:t xml:space="preserve">, if your provider allows it for a
 service account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Move the connection to application access</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, where Offision holds the tenant's
 own permission instead of a person's sign-in and there is nothing to expire. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvijimrl6r5rlinpcpf0ja">
+      <w:hyperlink w:history="1" r:id="rIdf58vez-z5b3cqksrwr-oa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How Offision connects to Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A repeating meeting stops part-way through</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Google meeting set to repeat with no end date syncs a year of occurrences from
 the series start, and no further. The bookings simply stop at that edge; nothing
 is broken, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resync</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> will not bring more. Microsoft 365 rooms behave the same
 way. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiabelqcfvrbazzoqck52d">
+      <w:hyperlink w:history="1" r:id="rIdwq-qeox03mruakzhcx7rd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One room is still wrong after the connection is fixed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1728,51 +1728,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdfo1iwv5thkfmni7103yum" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdvijimrl6r5rlinpcpf0ja" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdiabelqcfvrbazzoqck52d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzgrcpojcenhziretxkcim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdf58vez-z5b3cqksrwr-oa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdwq-qeox03mruakzhcx7rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Bookings stopped syncing with the calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>