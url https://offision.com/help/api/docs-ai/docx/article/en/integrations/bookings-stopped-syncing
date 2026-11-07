--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzgrcpojcenhziretxkcim">
+      <w:hyperlink w:history="1" r:id="rIdcytd41cx7r39t1u1zcvby">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/bookings-stopped-syncing/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Did it ever work?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This page is for a connection that worked and then stopped. A room that has never
@@ -1025,92 +1025,92 @@
         <w:t xml:space="preserve">, if your provider allows it for a
 service account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Move the connection to application access</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, where Offision holds the tenant's
 own permission instead of a person's sign-in and there is nothing to expire. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf58vez-z5b3cqksrwr-oa">
+      <w:hyperlink w:history="1" r:id="rIdbtvty1reccqojoiehzgmh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How Offision connects to Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A repeating meeting stops part-way through</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Google meeting set to repeat with no end date syncs a year of occurrences from
 the series start, and no further. The bookings simply stop at that edge; nothing
 is broken, and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resync</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> will not bring more. Microsoft 365 rooms behave the same
 way. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwq-qeox03mruakzhcx7rd">
+      <w:hyperlink w:history="1" r:id="rIdpngoc2m7bodd8fnzvuqwe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Google Workspace</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One room is still wrong after the connection is fixed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1728,51 +1728,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzgrcpojcenhziretxkcim" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdf58vez-z5b3cqksrwr-oa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdwq-qeox03mruakzhcx7rd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcytd41cx7r39t1u1zcvby" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdbtvty1reccqojoiehzgmh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../microsoft-365-connection-modes/" TargetMode="External"/><Relationship Id="rIdpngoc2m7bodd8fnzvuqwe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../sync-rooms-from-google-workspace/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Bookings stopped syncing with the calendar</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>