--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpsbiffrdwhujempnbsttq">
+      <w:hyperlink w:history="1" r:id="rIdqmn84jvrizoxch-vni7dn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/a-booking-is-missing-in-offision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where was it booked?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This page is for a meeting created in </w:t>
@@ -220,136 +220,136 @@
         <w:t xml:space="preserve">Solution 1 — The room declined the meeting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The slot was already taken, so the room's mailbox declined the invitation and
 the meeting never reached its calendar. The proof is in the organizer's inbox:
 a decline reply ending in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sent by Microsoft 365</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdapuzdsk4wm4p46dea8ptf">
+      <w:hyperlink w:history="1" r:id="rIdr7n8j7eiddgrz78scntjy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The rejection email
 says it was sent by Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book again at a free time, or in Offision, where the conflict is shown before
 you confirm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — The sync is behind or stopped</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The room accepted — the meeting is on its calendar in Outlook — but it still
 does not show. New meetings normally arrive within a minute; if nothing has
 crossed over for hours, the connection's sign-in has usually lapsed. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdivinjjeoe6itj8verdluz">
+      <w:hyperlink w:history="1" r:id="rIdijfbpv80dlxduh6wzeiqe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Bookings stopped syncing with the
 calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — That room isn't connected to Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Only rooms added to the Microsoft 365 connection are mirrored. If the room is
 missing from the connection — or was deactivated — its meetings stay in
 Outlook only. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduftqyjrgmxyr1cej7gody">
+      <w:hyperlink w:history="1" r:id="rId_z5_u6hh2fsgsk9phcx03">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — The room never answered</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
@@ -819,51 +819,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdpsbiffrdwhujempnbsttq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdapuzdsk4wm4p46dea8ptf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdivinjjeoe6itj8verdluz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIduftqyjrgmxyr1cej7gody" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdca04bbd4a529c340445054dc7df05549cad84a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqmn84jvrizoxch-vni7dn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdr7n8j7eiddgrz78scntjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdijfbpv80dlxduh6wzeiqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId_z5_u6hh2fsgsk9phcx03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdca04bbd4a529c340445054dc7df05549cad84a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A meeting booked in Outlook never appears in Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>