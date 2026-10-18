--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqmn84jvrizoxch-vni7dn">
+      <w:hyperlink w:history="1" r:id="rIdoxaugps8lo4pixn0frrq2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/a-booking-is-missing-in-offision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where was it booked?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This page is for a meeting created in </w:t>
@@ -220,136 +220,136 @@
         <w:t xml:space="preserve">Solution 1 — The room declined the meeting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The slot was already taken, so the room's mailbox declined the invitation and
 the meeting never reached its calendar. The proof is in the organizer's inbox:
 a decline reply ending in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sent by Microsoft 365</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdr7n8j7eiddgrz78scntjy">
+      <w:hyperlink w:history="1" r:id="rIdzo5sqtfankojhduk9pwey">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The rejection email
 says it was sent by Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book again at a free time, or in Offision, where the conflict is shown before
 you confirm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — The sync is behind or stopped</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The room accepted — the meeting is on its calendar in Outlook — but it still
 does not show. New meetings normally arrive within a minute; if nothing has
 crossed over for hours, the connection's sign-in has usually lapsed. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdijfbpv80dlxduh6wzeiqe">
+      <w:hyperlink w:history="1" r:id="rIdquedtqttqeusu8jbqendn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Bookings stopped syncing with the
 calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — That room isn't connected to Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Only rooms added to the Microsoft 365 connection are mirrored. If the room is
 missing from the connection — or was deactivated — its meetings stay in
 Outlook only. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_z5_u6hh2fsgsk9phcx03">
+      <w:hyperlink w:history="1" r:id="rIdu_ep5vgfvfkf1afnbbx-5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — The room never answered</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
@@ -819,51 +819,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqmn84jvrizoxch-vni7dn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdr7n8j7eiddgrz78scntjy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdijfbpv80dlxduh6wzeiqe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rId_z5_u6hh2fsgsk9phcx03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fdca04bbd4a529c340445054dc7df05549cad84a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoxaugps8lo4pixn0frrq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdzo5sqtfankojhduk9pwey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdquedtqttqeusu8jbqendn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdu_ep5vgfvfkf1afnbbx-5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45ae89fc259027eeff565154a13b3933b668de4d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A meeting booked in Outlook never appears in Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>