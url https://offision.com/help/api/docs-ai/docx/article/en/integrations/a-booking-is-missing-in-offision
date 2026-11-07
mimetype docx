--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-02</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoxaugps8lo4pixn0frrq2">
+      <w:hyperlink w:history="1" r:id="rIdrviz_sxbh_4irm0xhj6tm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/integrations/a-booking-is-missing-in-offision/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Where was it booked?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 This page is for a meeting created in </w:t>
@@ -220,136 +220,136 @@
         <w:t xml:space="preserve">Solution 1 — The room declined the meeting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The slot was already taken, so the room's mailbox declined the invitation and
 the meeting never reached its calendar. The proof is in the organizer's inbox:
 a decline reply ending in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sent by Microsoft 365</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzo5sqtfankojhduk9pwey">
+      <w:hyperlink w:history="1" r:id="rIdbea6zhwgfy7h8pabq-9jc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The rejection email
 says it was sent by Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Book again at a free time, or in Offision, where the conflict is shown before
 you confirm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — The sync is behind or stopped</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The room accepted — the meeting is on its calendar in Outlook — but it still
 does not show. New meetings normally arrive within a minute; if nothing has
 crossed over for hours, the connection's sign-in has usually lapsed. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdquedtqttqeusu8jbqendn">
+      <w:hyperlink w:history="1" r:id="rId_s9h0n9h9law9c0r-ypk0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Bookings stopped syncing with the
 calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — That room isn't connected to Offision</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Only rooms added to the Microsoft 365 connection are mirrored. If the room is
 missing from the connection — or was deactivated — its meetings stay in
 Outlook only. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu_ep5vgfvfkf1afnbbx-5">
+      <w:hyperlink w:history="1" r:id="rIdtwx9pma5lqbhekvqmzdql">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sync rooms from Microsoft
 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — The room never answered</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (rare)</w:t>
@@ -819,51 +819,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoxaugps8lo4pixn0frrq2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdzo5sqtfankojhduk9pwey" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdquedtqttqeusu8jbqendn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdu_ep5vgfvfkf1afnbbx-5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45ae89fc259027eeff565154a13b3933b668de4d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrviz_sxbh_4irm0xhj6tm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/integrations/a-booking-is-missing-in-offision/" TargetMode="External"/><Relationship Id="rIdbea6zhwgfy7h8pabq-9jc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/the-rejection-email-came-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId_s9h0n9h9law9c0r-ypk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/bookings-stopped-syncing/" TargetMode="External"/><Relationship Id="rIdtwx9pma5lqbhekvqmzdql" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/sync-rooms-from-microsoft-365/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45ae89fc259027eeff565154a13b3933b668de4d.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A meeting booked in Outlook never appears in Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>