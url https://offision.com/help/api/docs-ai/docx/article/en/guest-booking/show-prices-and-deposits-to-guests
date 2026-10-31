--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Show prices and deposits to guests</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">On Room, open Pricing, choose the currency and add a plan. Assign the rooms covered by that plan. A room on no plan is free; the zero-price wording can show free or a numeric zero. A plan name helps staff recognise the pricing rule but does not replace the price shown to the guest.</w:t>
+        <w:t xml:space="preserve">Assign room pricing plans, deposits and optional weekday or holiday rates. Check date matching, mixed-day quotations, unknown prices and renewed acceptance when a price changes before submission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-01</w:t>
+        <w:t xml:space="preserve">2026-10-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtercvkcuugdjuegg_ypg8">
+      <w:hyperlink w:history="1" r:id="rIdqqrk1sthsmbf5bcvz8v81">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/guest-booking/show-prices-and-deposits-to-guests/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (Overview)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -208,274 +208,355 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Two hours at HKD 600 per hour total HKD 1,200; a 25% deposit is HKD 300.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2. Set the guest experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Choose the plan’s supported charging basis and amount, block-specific values when offered, and any day rate. For a price decided later, use </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Price on request</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> rather than entering zero. Add a fixed or percentage deposit where needed, including its rounding rule. For example, a total of HKD 600 with a 25% deposit gives HKD 150 before rounding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="6600825"/>
+            <wp:extent cx="5715000" cy="4600575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-pricing-plan" descr="The plan links a rate and deposit to rooms." title="The plan links a rate and deposit to rooms."/>
+            <wp:docPr id="1" name="guest-booking-guest-price" descr="A one-hour session totals HKD 600, including a HKD 150 deposit." title="A one-hour session totals HKD 600, including a HKD 150 deposit."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="6600825"/>
+                      <a:ext cx="5715000" cy="4600575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The plan links a rate and deposit to rooms.</w:t>
+        <w:t xml:space="preserve">A one-hour session totals HKD 600, including a HKD 150 deposit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2. Set the guest experience</w:t>
+        <w:t xml:space="preserve">3. Check the result</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Choose the plan’s supported charging basis and amount, block-specific values when offered, and any day rate. For a price decided later, use </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> rather than entering zero. Add a fixed or percentage deposit where needed, including its rounding rule. For example, a total of HKD 600 with a 25% deposit gives HKD 150 before rounding.</w:t>
+        <w:t xml:space="preserve">Save and test one room, several choices and an on-request item where configured. Inspect the guest price breakdown and recap, including deposit and any closed-day exclusions. A numeric subtotal plus on-request items is not a fully known total. Showing a deposit calculates an amount; it does not collect money. Configure payment instructions separately on Confirm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4600575"/>
+            <wp:extent cx="5715000" cy="4362450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-guest-price" descr="A one-hour session totals HKD 600, including a HKD 150 deposit." title="A one-hour session totals HKD 600, including a HKD 150 deposit."/>
+            <wp:docPr id="1" name="guest-booking-zero-price-wording" descr="Zero price can be worded as Free or an amount." title="Zero price can be worded as Free or an amount."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4600575"/>
+                      <a:ext cx="5715000" cy="4362450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">A one-hour session totals HKD 600, including a HKD 150 deposit.</w:t>
+        <w:t xml:space="preserve">Zero price can be worded as Free or an amount.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. Check the result</w:t>
+        <w:t xml:space="preserve">Different prices for weekdays and holidays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Save and test one room, several choices and an on-request item where configured. Inspect the guest price breakdown and recap, including deposit and any closed-day exclusions. A numeric subtotal plus on-request items is not a fully known total. Showing a deposit calculates an amount; it does not collect money. Configure payment instructions separately on Confirm.</w:t>
+        <w:t xml:space="preserve">In the pricing plan, use </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Add</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> beside the price-table tabs to create day rates. The first extra table copies the default amounts and covers Saturday, Sunday and holidays. Select the weekdays it applies to, then enter its prices. Copied amounts are independent: editing the default later does not update the extra table.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4362450"/>
+            <wp:extent cx="5715000" cy="6981825"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-zero-price-wording" descr="Zero price can be worded as Free or an amount." title="Zero price can be worded as Free or an amount."/>
+            <wp:docPr id="1" name="guest-booking-pricing-plan" descr="The plan links a rate and deposit to rooms." title="The plan links a rate and deposit to rooms."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4362450"/>
+                      <a:ext cx="5715000" cy="6981825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zero price can be worded as Free or an amount.</w:t>
+        <w:t xml:space="preserve">The plan links a rate and deposit to rooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A weekday can belong to only one extra table, and holidays can belong to only one table. For each booked date, holiday prices take precedence, then the matching weekday table, then the default. The page's own holiday calendar supplies the dates. A holiday rate does not open a closed date; configure availability under </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdl4kopk4z_dqerc8ecluqi">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">days and hours</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The charging method, currency and deposit settings are shared across the plan. Fill every applicable slot price; zero means intentionally free, while </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Price on request</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> means the amount is unknown. Use </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check prices for a date</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to verify a weekday, weekend and holiday. Confirm the plan, save the page, then reopen it to check the saved prices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For a booking spanning different day rates, review the dated price breakdown. A per-booking fee uses the earliest booked session's local date once per distinct room, and deposits are not repeated for every day. Existing bookings keep their recorded amounts. If prices change before submission, the guest must review and accept the refreshed quotation before submitting again.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -891,51 +972,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtercvkcuugdjuegg_ypg8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/show-prices-and-deposits-to-guests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48530907295cd324a316664ead3dea3bbe81c388.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/50a0270242a119078135566d815ed09cc24eba4b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5baf9edeb9ade1e570d174c1dfba8a7e5261a144.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7401668cb082e92bc2854fa61872b7053f5d59b3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqqrk1sthsmbf5bcvz8v81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/show-prices-and-deposits-to-guests/" TargetMode="External"/><Relationship Id="rIdl4kopk4z_dqerc8ecluqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./set-days-and-hours-guests-can-book" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/48530907295cd324a316664ead3dea3bbe81c388.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5baf9edeb9ade1e570d174c1dfba8a7e5261a144.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7401668cb082e92bc2854fa61872b7053f5d59b3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcfbb17298b757593fc440498bd102246eba3ff1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Show prices and deposits to guests</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>