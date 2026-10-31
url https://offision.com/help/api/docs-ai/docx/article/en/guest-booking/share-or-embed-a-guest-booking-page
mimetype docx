--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Share or embed a guest booking page</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Publish and save the page first. Copy its address from the overview card or open Share &amp; embed in the editor. Share the page’s guest link, rather than the admin editor address. The booking site index lists the pages guests can choose; a direct link starts the chosen page. Upload sharing artwork or restore automatic logo/theme/calendar artwork, then save and check link previews.</w:t>
+        <w:t xml:space="preserve">Share a direct booking link, embed a page, prefill guest details or choose link-preview artwork. Share the general public page listing published pages; configure its appearance, list corners and public link in Guest booking Settings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdohvof1dcqhmafjbydkfwh">
+      <w:hyperlink w:history="1" r:id="rIdvbbdwwqeiruged4aorvej">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/guest-booking/share-or-embed-a-guest-booking-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (Overview)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -132,50 +132,79 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Open the page</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Publish and save the page first. Copy its address from the overview card or open </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Share &amp; embed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the editor. Share the page’s guest link, rather than the admin editor address. The booking site index lists the pages guests can choose; a direct link starts the chosen page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">To share the list of all published pages, use </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">General public page → Public link</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in Guest booking Settings. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdqmnmcqypwwsuyvx85r3sq">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">general public page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> below for its appearance controls.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4914900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-share-link" descr="The link page shows its address and automatic sharing artwork." title="The link page shows its address and automatic sharing artwork."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -460,50 +489,349 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Share &amp; embed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, open the link page and use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sharing image</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to upload or replace the preview artwork. Remove the uploaded image to restore the automatic artwork: your page logo (or company fallback), page name, theme colour and calendar illustration. The calendar illustration is decorative; it does not show live availability. Save the page after changing the image, then check the public link in the service where you intend to share it. That service may cache an earlier preview; an unchanged cached card does not prove the page failed to save.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Share the general public page</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Use the general public page when guests should choose from your published booking pages. Open </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest booking → Settings</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and find </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">General public page</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public link</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> has </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Copy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> actions; these are absent when the organization's visitor address has not been configured.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → public-booking/settings (Settings)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Set </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Appearance</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Light</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dark</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Both</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (the default), and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">List item corners</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Square</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soft</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rounded</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (the default). Save once for this Settings page. These organization-wide options affect the public list, independently of each booking page's Design tab. The former separate general-page settings address now leads here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4181475"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-general-settings" descr="General public page shares the Settings screen with Module and Captcha; its appearance is separate from individual page designs." title="General public page shares the Settings screen with Module and Captcha; its appearance is separate from individual page designs."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4181475"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General public page shares the Settings screen with Module and Captcha; its appearance is separate from individual page designs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The public list uses the company logo and published page names. Its larger logo, taller neutral list rows and hidden company-name heading are fixed presentation choices. Open the copied link signed out and check the list, then open a page to verify its own design. The module switch and shared Captcha configuration remain on this same Settings screen; only a global administrator can switch the module on or off.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="3790950"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-general-index" descr="The general public page lists the published booking pages guests can choose." title="The general public page lists the published booking pages guests can choose."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="3790950"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The general public page lists the published booking pages guests can choose.</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -917,51 +1245,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdohvof1dcqhmafjbydkfwh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/share-or-embed-a-guest-booking-page/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4b99794289a56c02696c9fae69b2c00ff168ced.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4cd9c9338443edd3bbeff3f4b705e07132dffb5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd1764ccbc75683ff800496e96850925c72aa74e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6673915e946fa997ddda307aa4ee4f42ff346326.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvbbdwwqeiruged4aorvej" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/share-or-embed-a-guest-booking-page/" TargetMode="External"/><Relationship Id="rIdqmnmcqypwwsuyvx85r3sq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#share-the-general-public-page" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f4b99794289a56c02696c9fae69b2c00ff168ced.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4cd9c9338443edd3bbeff3f4b705e07132dffb5.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fd1764ccbc75683ff800496e96850925c72aa74e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6673915e946fa997ddda307aa4ee4f42ff346326.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d67de50ae09f5d2f03671d592cb0a4815ec9c5cb.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e20b0827d04f57f970bc3bf00523d00417f29ad3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Share or embed a guest booking page</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>