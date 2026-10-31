--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Set the days and hours guests can book</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Set page hours, notice, advance limits and holidays. Understand when Apply room booking rules intersects page hours with room business hours, and test both available slots and submission.</w:t>
+        <w:t xml:space="preserve">Set weekly hours, holidays and a rolling or fixed booking period using Specified date for Starts and Ends. Check room-local date boundaries, copied weekend blocks, disabled calendar dates and the effect of Apply room booking rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-09</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnu-5ggwcgq8xpv9vwns5a">
+      <w:hyperlink w:history="1" r:id="rIdiy-rlnuugae2sd8zlwxat">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/guest-booking/set-days-and-hours-guests-can-book/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (Overview)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -226,50 +226,68 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">When room rules require business hours, guests use the overlap with page hours. Existing bookings are always removed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Custom</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, copying named blocks into Saturday or Sunday opens those days when saved, even if they were previously closed. Reopen the saved timetable to check the copied blocks. Removing every block closes the day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4362450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-weekly-hours" descr="Open days and hours shape the offered sessions." title="Open days and hours shape the offered sessions."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
@@ -294,148 +312,174 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Open days and hours shape the offered sessions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4362450"/>
+            <wp:extent cx="5715000" cy="4524375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-booking-period" descr="Starts and Ends define the rolling booking period." title="Starts and Ends define the rolling booking period."/>
+            <wp:docPr id="1" name="guest-booking-booking-period" descr="Starts and Ends can each use a specified date, with the end date included." title="Starts and Ends can each use a specified date, with the end date included."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4362450"/>
+                      <a:ext cx="5715000" cy="4524375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Starts and Ends define the rolling booking period.</w:t>
+        <w:t xml:space="preserve">Starts and Ends can each use a specified date, with the end date included.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Set notice, advance limits and holidays</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Set </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Starts</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> for the minimum notice and </w:t>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Ends</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> for the furthest advance booking. These are relative to the current time, not permanent calendar dates. Add the page’s own </w:t>
+        <w:t xml:space="preserve"> independently. Choose a relative interval for rolling notice and advance limits, or </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Specified date</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for a fixed calendar boundary. Each fixed boundary requires its own date; you can combine a fixed start with a relative end, or the reverse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A specified start permits slots from midnight on that date in the room's time zone. A specified end includes that date: a slot must finish by the following midnight. The same start and end date is valid. A fixed date replaces the relative restriction for that boundary; it does not allow past bookings or bypass other restrictions. Returning to a relative choice clears that boundary's fixed date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Add the page's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Holidays</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and choose closed, weekday hours or custom blocks. Check that the ending limit is later than the starting limit.</w:t>
+        <w:t xml:space="preserve"> and choose closed, weekday hours or custom blocks. The preview follows unsaved boundaries; save before testing the public page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4914900"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-holiday-settings" descr="The page has its own holiday calendar." title="The page has its own holiday calendar."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -484,108 +528,116 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Test the permitted and excluded times</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Save and test an open day, a closed day, a holiday and the first/last permitted dates as a guest. Existing reservations and maintenance can remove otherwise valid slots. When </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Apply room booking rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is enabled, check the effective room policy; business hours further restrict slots only where that policy requires them. Done means only the intended days and periods can be selected and successfully submitted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Dates outside the booking period and other unavailable dates appear grey and cannot be selected. A timed calendar opens on the first available date it finds, which may be in the following month. This does not select a time slot. If no free date is returned, use month navigation to look further ahead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4600575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-guest-calendar" descr="The calendar offers the dates available for the selected room." title="The calendar offers the dates available for the selected room."/>
+            <wp:docPr id="1" name="guest-booking-guest-calendar" descr="The guest calendar opens on the first available date in the specified period, with excluded dates greyed out." title="The guest calendar opens on the first available date in the specified period, with excluded dates greyed out."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4600575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">The calendar offers the dates available for the selected room.</w:t>
+        <w:t xml:space="preserve">The guest calendar opens on the first available date in the specified period, with excluded dates greyed out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Keep public holidays current</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The page has its own holiday list; it does not automatically inherit a room’s holiday calendar. In </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Holidays</w:t>
       </w:r>
       <w:r>
@@ -1243,51 +1295,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnu-5ggwcgq8xpv9vwns5a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/set-days-and-hours-guests-can-book/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/178a47f47f232241686536797b31e91d3b0aed20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07a284a15caf956e82a2b04131170360c438ce5b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/49148f7034b95e3b6267fd2bdd444805669b571d.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0584b81d40b313ff39910a35030d27cfbf536dff.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fdddde6adb60d82f071b531f4f13151c907ce23.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiy-rlnuugae2sd8zlwxat" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/set-days-and-hours-guests-can-book/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/178a47f47f232241686536797b31e91d3b0aed20.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07a284a15caf956e82a2b04131170360c438ce5b.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ea024e3bb3ef9776cb0300de33a12e08ccd98fa3.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0584b81d40b313ff39910a35030d27cfbf536dff.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/04653cea400298fc631f6b7f34bf4e69f8a2d43c.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Set the days and hours guests can book</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>