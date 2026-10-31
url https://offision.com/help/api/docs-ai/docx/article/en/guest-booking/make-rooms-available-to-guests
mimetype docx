--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">From the overview, edit the page and open Room. Under the room list, choose Edit and select the rooms to offer. Adding a room to this page does not remove it from other pages or from staff booking. Save the page after changing its membership.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-01</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduzfpfgsrdey5vikev4mih">
+      <w:hyperlink w:history="1" r:id="rIdsdmourjpwwzfkccw-b4ub">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/guest-booking/make-rooms-available-to-guests/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (Overview)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -496,50 +496,135 @@
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">A licensed room appears on the saved guest page.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Arrange the room list</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Room</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, drag the room handles to set the guest order. The room picker also lets you reorder the selected rooms. Save the page and check the published list. This changes display order; filtering and availability can still remove a room. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Layout</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> control offers </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">List</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cards</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">; show the room photo before choosing Cards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For a type-based flow, the type's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Room options</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> further narrow this list. A room must still belong to the page and have a guest-booking licence. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId_5zf8w9dd0h25vpzzn4cn">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Booking flows</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="EndnoteReference"/>
         </w:rPr>
@@ -953,51 +1038,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduzfpfgsrdey5vikev4mih" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/make-rooms-available-to-guests/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d49122411752b78556c69607ba7daf154e25e943.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/712c56a2df707bc13704f8763501f35da498703a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a0eded2a6f6437fb1f5234649375d6bc782c153.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45612054d35a7d3cb5f4126ecf4bf5a8d9f5cd6a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8119d4bc1fa9028af450b422873c5cf163b96fa.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsdmourjpwwzfkccw-b4ub" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/make-rooms-available-to-guests/" TargetMode="External"/><Relationship Id="rId_5zf8w9dd0h25vpzzn4cn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-guest-booking-pages-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d49122411752b78556c69607ba7daf154e25e943.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/712c56a2df707bc13704f8763501f35da498703a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a0eded2a6f6437fb1f5234649375d6bc782c153.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45612054d35a7d3cb5f4126ecf4bf5a8d9f5cd6a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d8119d4bc1fa9028af450b422873c5cf163b96fa.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Make rooms available to guests</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>