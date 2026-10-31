--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,83 +42,470 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Publishing a page does not make every room on it available. A room must be selected on the page and licensed for guest booking. Existing reservations and out-of-service periods still prevent conflicts. A page can therefore be published while its guest room list is empty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-01</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdaak4wzb5l02xf2q-qocpm">
+      <w:hyperlink w:history="1" r:id="rIdm6cvann7gew1zgc1da_tf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/guest-booking/how-guest-booking-pages-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (Overview)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Choose the booking flow</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The page offers five flows. In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">General</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, open </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">More</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> below </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Booking flow</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to find the two type-based choices:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2470"/>
+        <w:gridCol w:w="6890"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2470"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6890"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What the guest chooses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2470"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Time › Room</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6890"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A time, then a room available for it.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2470"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Room › Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6890"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A room, then an available time.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2470"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Closest room › Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6890"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A nearby room from the location view, then a time.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2470"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Type › Room › Time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6890"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A public booking type, one of its rooms, then a time.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2470"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Time › Type › Room</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6890"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A time, a type with available rooms, then a room.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">In the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tab, add </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public booking types</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, such as a consultation or training session. Each has a translated </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest description</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Room options</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> set to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">All rooms</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specific rooms</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remarks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> set to hidden, optional or required. Reorder the type list to choose its guest order. Room options only narrow the page's own rooms; they do not add rooms or licences. A type with no eligible rooms cannot be selected. In the time-first type flow, availability is checked for the selected time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Types are page choices, separate from booking purposes and room categories. They do not change the existing time-selection, pricing or approval rules. Save the page and test the chosen type, its room choices and any required remarks on the published page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The page editor limits how many types can be added; see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdk17iuxyn5u11412pp_k5g">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The limits Offision applies</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why use this feature</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A page is a booking service for a particular audience. A client meeting page can offer different rooms, hours and questions from a training page, while both use the same underlying room calendar. This lets staff tailor the invitation without creating a second inventory. Keep page presentation, resource availability and the final booking decision distinct when explaining the service to guests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Publishing a page does not make every room on it available. A room must be selected on the page and licensed for guest booking. Existing reservations and out-of-service periods still prevent conflicts. A page can therefore be published while its guest room list is empty.</w:t>
       </w:r>
@@ -770,51 +1157,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdaak4wzb5l02xf2q-qocpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/how-guest-booking-pages-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88a1c89d461ea9b79a6127faec9736cf99106483.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fef5a2fe95c25b9764fc03432d4d9c97106e2379.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45612054d35a7d3cb5f4126ecf4bf5a8d9f5cd6a.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdm6cvann7gew1zgc1da_tf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/how-guest-booking-pages-work/" TargetMode="External"/><Relationship Id="rIdk17iuxyn5u11412pp_k5g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../system/limits-offision-applies/#other-limits" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/88a1c89d461ea9b79a6127faec9736cf99106483.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fef5a2fe95c25b9764fc03432d4d9c97106e2379.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/45612054d35a7d3cb5f4126ecf4bf5a8d9f5cd6a.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How guest booking pages work</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>