--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Start with the page’s Time tab. Check that the day is open and offers a session, custom block or whole-day window. Then compare the requested date with the Starts and Ends booking period. An empty window, closed weekday or day without blocks can make the calendar look broken while it is following the page’s settings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsj0hwzdck-xtqsvecz1vv">
+      <w:hyperlink w:history="1" r:id="rId6z6ek1g39tbpval7jcurh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/guest-booking/guests-cannot-find-an-available-time/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (Overview)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -129,50 +129,99 @@
       <w:r>
         <w:t xml:space="preserve">The calendar is the intersection of the service’s schedule and the room’s real availability. An absent time may be correctly excluded by preparation time, a holiday, another booking or a duration limit. Checking those layers separately helps staff distinguish an intended restriction from a setting that prevents the service they meant to offer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 1 — Check page access</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (most common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Start with the page’s Time tab. Check that the day is open and offers a session, custom block or whole-day window. Then compare the requested date with the Starts and Ends booking period. An empty window, closed weekday or day without blocks can make the calendar look broken while it is following the page’s settings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Starts</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ends</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> uses </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Specified date</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, check that date rather than only the relative notice or advance value. The end date is included, and boundaries use each room's time zone. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdofreaczfcotp-jaco7ala">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">booking-period settings</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4362450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-availability-settings" descr="Check the page timetable and booking period together." title="Check the page timetable and booking period together."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -218,50 +267,58 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 2 — Check the room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check the page’s holiday dates and selected holiday behaviour, then the room’s existing bookings and out-of-service periods. When Apply room booking rules is on, inspect the room’s hours, lead time, duration and release restrictions too. For combined selections, test one slot first, then add the range or second slot; a maximum-hours rule may reject only the combined choice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For whole-day bookings, the calendar opens on the selected day's month, or the earliest available day on or after today if nothing is selected. A month you choose with the navigation arrows stays open. Opening on a month does not select a day for you.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4600575"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-availability-calendar" descr="Check the selected room’s current calendar anonymously." title="Check the selected room’s current calendar anonymously."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
@@ -300,76 +357,75 @@
         <w:t xml:space="preserve">Check the selected room’s current calendar anonymously.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For a continuous range, check </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Across days</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Include weekends &amp; public holidays</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Inclusion permits offered weekend and page-holiday slots; exclusion removes their charges and prevents using them as endpoints. Closed weekends and page holidays can be bridged without charge, while the full interval remains held. Closed ordinary weekdays still follow the saved spanning rule. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Cross closed days</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> separately. Allowing several slots does not allow a continuous range through closed dates. A permitted closed-day span still holds the room during the intervening closed period, without charging those closed days. Check the page’s own holiday list and its last-sync state; selected public calendars refresh daily, so add an urgent missing date manually. See </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rId2mov6scorqz9n5cdnawom">
+        <w:t xml:space="preserve"> is older wording; see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId0kw_muly56tvqynarpuwz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">page hours</w:t>
+          <w:t xml:space="preserve">several selections</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> and </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">. Check the page holiday list and last-sync state; selected public calendars refresh daily, and an urgent missing date can be added manually.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — Check the guest result</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A taken slot is absent in room-first flow; time-first can show a room as busy at the chosen period. Even a displayed slot can be taken by another guest before submission. Refresh and try a newly available period after correcting the cause. If unresolved, collect the page, room, exact start/end, time zone, mode, limits and error wording.</w:t>
       </w:r>
     </w:p>
@@ -823,51 +879,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsj0hwzdck-xtqsvecz1vv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/guests-cannot-find-an-available-time/" TargetMode="External"/><Relationship Id="rId2mov6scorqz9n5cdnawom" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./set-days-and-hours-guests-can-book" TargetMode="External"/><Relationship Id="rIdbcx10fsr5t2qzecbe7lid" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-how-guests-pick-time" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07a284a15caf956e82a2b04131170360c438ce5b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fdddde6adb60d82f071b531f4f13151c907ce23.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6z6ek1g39tbpval7jcurh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/guests-cannot-find-an-available-time/" TargetMode="External"/><Relationship Id="rIdofreaczfcotp-jaco7ala" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./set-days-and-hours-guests-can-book" TargetMode="External"/><Relationship Id="rId0kw_muly56tvqynarpuwz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./book-several-slots-or-rooms" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/07a284a15caf956e82a2b04131170360c438ce5b.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fdddde6adb60d82f071b531f4f13151c907ce23.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Guests cannot find an available time</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>