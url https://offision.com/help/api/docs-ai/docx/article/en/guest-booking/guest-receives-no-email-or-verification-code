--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Confirm which message is missing: verification code, confirmation, approved, rejected or cancelled. A verification message is sent before booking, so absence of a booking reference is expected then. Check the guest supplied the intended email; when email is hidden or omitted, confirmation and a cancel link are not available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-01</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5hd9w9krf4xkivcpijumi">
+      <w:hyperlink w:history="1" r:id="rIddswqg8o3n_ekvc3diblme">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/guest-booking/guest-receives-no-email-or-verification-code/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (Overview)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -303,108 +303,127 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 3 — Check the guest result</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check junk mail and ask an administrator to verify the account’s outbound email configuration and delivery records. Test with a safe address, then confirm receipt of the intended message and that its reference or code matches this attempt. Collect the page, message type, request time and time zone, guest address and booking reference if present. Never collect passwords, verification codes or private manage tokens in a support screenshot.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For sender and SMTP configuration, use </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdru7fndh1qlsurcrdsqkhv">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">outgoing email settings</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. Captcha keys do not configure email delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="3095625"/>
+            <wp:extent cx="5715000" cy="4181475"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-module-email-settings" descr="Module settings show email and captcha configuration." title="Module settings show email and captcha configuration."/>
+            <wp:docPr id="1" name="guest-booking-module-email-settings" descr="Captcha keys are in Guest booking Settings; outgoing email is configured separately." title="Captcha keys are in Guest booking Settings; outgoing email is configured separately."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="3095625"/>
+                      <a:ext cx="5715000" cy="4181475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Module settings show email and captcha configuration.</w:t>
+        <w:t xml:space="preserve">Captcha keys are in Guest booking Settings; outgoing email is configured separately.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Still need help?:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Record the page, room, date, visible result and booking reference before contacting your administrator.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
@@ -835,51 +854,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5hd9w9krf4xkivcpijumi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/guest-receives-no-email-or-verification-code/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8356812e93657e71b9dccaae88cf1018a6398095.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab01c0e66f94e1215a3f259d0ea3c49892194789.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6858bc233f6f670a12b6a41690ebfbd1acdd5eb7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddswqg8o3n_ekvc3diblme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/guest-receives-no-email-or-verification-code/" TargetMode="External"/><Relationship Id="rIdru7fndh1qlsurcrdsqkhv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../system/send-email-from-your-own-address" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8356812e93657e71b9dccaae88cf1018a6398095.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ab01c0e66f94e1215a3f259d0ea3c49892194789.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2d2b35b5f3cc6053cdf5685ee3111ab9cf91854b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A guest receives no email or verification code</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>