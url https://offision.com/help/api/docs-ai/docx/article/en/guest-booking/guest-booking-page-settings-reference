--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,459 +26,425 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Guest booking page settings reference</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Configure a guest page by the step the guest sees. Open Guest booking, edit a page, and use the tabs listed below. Room becomes Map for closest-room flow, and Room/Time swap order for time-first flow. Save applies the whole editor; a preview change alone is not a saved page. Includes sharing-image fallback, selected per-booking fields, separate Terms settings, daily holiday sync and Make another booking.</w:t>
+        <w:t xml:space="preserve">Configure a guest booking page’s five flows, public booking types, room order and layout, schedules, guest details, agreements and follow-up. Explains each editor tab and conditional controls; save the whole page and verify the published result.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-09</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduocgntu1cvoyr-ofgzd7x">
+      <w:hyperlink w:history="1" r:id="rIdg20gvls_zvrgulobp5f_g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/guest-booking/guest-booking-page-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (Overview)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Use this reference when you know the guest experience you want and need to find the control that produces it. Work from choices to information, agreements and follow-up. Conditional controls reflect dependencies: a payment step needs a priced service, and a room-per-slot choice needs multiple rooms. Read the guest effect alongside the setting so enabling an option remains an operational decision.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Configure a guest page by the step the guest sees. Open Guest booking, edit a page, and use the tabs listed below. Room becomes Map for closest-room flow, and Room/Time swap order for time-first flow. Save applies the whole editor; a preview change alone is not a saved page.</w:t>
+        <w:t xml:space="preserve">Open a page in Guest booking. Save publishes all tabs; preview does not.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4362450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-reference-general" descr="General settings define the page identity and flow." title="General settings define the page identity and flow."/>
+            <wp:docPr id="1" name="guest-booking-reference-general" descr="Page identity and flow." title="Page identity and flow."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4362450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">General settings define the page identity and flow.</w:t>
+        <w:t xml:space="preserve">Page identity and flow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4362450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-reference-room" descr="Room settings define membership, pricing and visibility." title="Room settings define membership, pricing and visibility."/>
+            <wp:docPr id="1" name="guest-booking-reference-room" descr="Rooms and prices." title="Rooms and prices."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4362450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Room settings define membership, pricing and visibility.</w:t>
+        <w:t xml:space="preserve">Rooms and prices.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="160"/>
-[...16 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4362450"/>
+            <wp:extent cx="5715000" cy="4524375"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-reference-time" descr="Time settings define sessions and date limits." title="Time settings define sessions and date limits."/>
+            <wp:docPr id="1" name="guest-booking-reference-time" descr="Sessions and date limits." title="Sessions and date limits."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4362450"/>
+                      <a:ext cx="5715000" cy="4524375"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Time settings define sessions and date limits.</w:t>
+        <w:t xml:space="preserve">Sessions and date limits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4362450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-reference-confirm" descr="Confirm settings define verification, payment and required agreements." title="Confirm settings define verification, payment and required agreements."/>
+            <wp:docPr id="1" name="guest-booking-reference-confirm" descr="Verification, payment and agreements." title="Verification, payment and agreements."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4362450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Confirm settings define verification, payment and required agreements.</w:t>
+        <w:t xml:space="preserve">Verification, payment and agreements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This screen does not create room photos, a floor plan, booking-form fields, licences, SMTP delivery or room review policies. Configure those in their owning screens. The page’s Apply room booking rules switch adds room restrictions; approval, clashes, out-of-service periods and licences still apply independently.</w:t>
+        <w:t xml:space="preserve">Configure rooms, licences, email and review policies separately. Approval, clashes, maintenance and licences apply independently of Apply room booking rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4362450"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="guest-booking-reference-emails" descr="Email settings define message types and follow-up links." title="Email settings define message types and follow-up links."/>
+            <wp:docPr id="1" name="guest-booking-reference-emails" descr="Emails and follow-up links." title="Emails and follow-up links."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4362450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Email settings define message types and follow-up links.</w:t>
+        <w:t xml:space="preserve">Emails and follow-up links.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">General</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -598,51 +564,51 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking flow</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Room first, time first or closest room.</w:t>
+              <w:t xml:space="preserve">Five room, time, map or type-based flows; open More for the two type choices.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1872"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
@@ -1158,1364 +1124,1877 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="7488"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Headings or all text.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Room</w:t>
+        <w:t xml:space="preserve">Type</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This tab appears for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type › Room › Time</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Time › Type › Room</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Choose a type to edit it, or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Add public booking type</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to create one. Save the whole page after editing. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbe4bzehntbqh9gcygomjj">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Booking flows</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> for the guest order and eligibility rules.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2674"/>
-        <w:gridCol w:w="6686"/>
+        <w:gridCol w:w="2094"/>
+        <w:gridCol w:w="7266"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2674"/>
+            <w:tcW w:type="dxa" w:w="2094"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6686"/>
+            <w:tcW w:type="dxa" w:w="7266"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Guest effect</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2674"/>
-[...608 lines deleted...]
-              <w:t xml:space="preserve">Off or 1/10/100; percentage deposits can round up, nearest or down.</w:t>
+            <w:tcW w:type="dxa" w:w="2094"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7266"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Translated name of the type the guest chooses.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2094"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Guest description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7266"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Translated explanation displayed with the type.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2094"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Remarks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7266"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Hide remarks, allow them, or require them at the type step.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2094"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Room options</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7266"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Offer all page rooms or select a subset of them.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2094"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Type order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7266"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Move types up or down to arrange their guest order.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4419600"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-flow-options" descr="General offers five booking flows; More reveals the two type-based choices." title="General offers five booking flows; More reveals the two type-based choices."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4419600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General offers five booking flows; More reveals the two type-based choices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Time</w:t>
+        <w:t xml:space="preserve">Room</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2760"/>
-        <w:gridCol w:w="6600"/>
+        <w:gridCol w:w="2830"/>
+        <w:gridCol w:w="6530"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="2830"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Setting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="6530"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Guest effect</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Rooms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Room membership and guest-booking licence assignment.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Room order</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Drag the selected rooms into the order guests see.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Layout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">List, or Cards while room photos are shown.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Pricing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Currency, zero wording, plans and their room assignments.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Apply room booking rules</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Add room policy restrictions; off by default, approval remains.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allow multiple rooms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Select several rooms; requires two or more.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Most rooms per booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Maximum rooms while multi-select is enabled.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Room capacity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Display existing room capacity.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Room size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Display existing area and its unit.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Floor plan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Open a plan when the room has mapped geometry.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Photo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Show the room’s existing photo.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Location</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Show building and floor.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Show the room description.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Show the category.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Amenities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Show configured amenity glyphs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Deposit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Show the deposit when applicable.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Guests filter by</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Capacity, location, category, amenities and price; one-answer filters hide.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Public booking attachments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page-specific files; save to publish. See </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdjdge-ffclp6-bh-elqzxu">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">room discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Price table</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Default and weekday/holiday rates. See </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdcon8bfajk0syllpk1afxw">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">prices and deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Plan name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Staff-only pricing-plan name.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Per hour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Amount per hour; prorated for booked duration.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Per booking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">One amount per booking.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">How much</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Fixed amount or percentage of the priced total.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2830"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Round to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="6530"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Off or 1/10/100; percentage deposits can round up, nearest or down.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Time</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3386"/>
+        <w:gridCol w:w="5974"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3386"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Setting</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5974"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guest effect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Time selection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Session, custom blocks or whole days.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Simple-mode common opening window.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Slot length</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Length of each simple-mode slot.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Open day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Add a whole opening-window choice in session mode.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Timetable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Custom blocks or full-day windows for each weekday.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Holidays</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page holiday dates, country sync and last-sync state.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">On a holiday</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Closed, weekday schedule or own holiday blocks.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Several slots</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Individual slot checklist; not in whole-day mode.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Different room per slot</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Different room for each selected slot; needs two rooms.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A time range</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Reserve a continuous span rather than one slot.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Across days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Permit a range across nights where offered.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
-[...30 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="3386"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Include weekends &amp; public holidays</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5974"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Always, Never or Let guest choose (initially on). Full intervals stay held. See </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdbom8fxopbife3lwkj1uhw">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">weekends and holidays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Limit hours per booking</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Enable duration cap and set Max hours.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Starts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
-[...17 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Relative minimum notice or Specified date, starting at room-local midnight.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Ends</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
-[...17 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Relative advance limit or Specified date, including that date. See </w:t>
+            </w:r>
+            <w:hyperlink w:history="1" r:id="rIdc3tseczfbuvqw9wlxnz3j">
+              <w:r>
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">available hours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve">.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Slot price</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Show slot prices when charged.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Availability dots</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Calendar availability markers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2760"/>
+            <w:tcW w:type="dxa" w:w="3386"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Week starts on</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="6600"/>
+            <w:tcW w:type="dxa" w:w="5974"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">First weekday shown in the calendar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Details</w:t>
       </w:r>
     </w:p>
@@ -4101,163 +4580,163 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Additional editor controls</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Share &amp; embed → Sharing image</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for link artwork, separate from the banner and browser icon. Without an upload, the logo/theme artwork includes a decorative calendar; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvpcxq6yupqnnmxyncimgy">
+      <w:hyperlink w:history="1" r:id="rIdtfajljrckikesuyb67dqd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">sharing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">On </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Details</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow different details per booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> selects which fields repeat; contacts and read-only rows stay shared. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwhmatdd77vydocbesdzoe">
+      <w:hyperlink w:history="1" r:id="rIdvfapxnolzvmcemdjozfr6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">guest details</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Confirm → Terms and conditions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> opens its own settings page in the column; back returns to Confirm. Confirm heading/message changes do not replace agreements.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The guest's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Make another booking</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> action retains contact details and resets booking choices and verification. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgkmudwp6oaiasou8k2brj">
+      <w:hyperlink w:history="1" r:id="rIdl_bameexvxv5hxdelhbwi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Booking outcomes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, including removal of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Back to booking home</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Selected public calendars synchronize daily; manual dates remain. The guest floor-plan sheet currently uses Classic map, including combined-room member shapes; see </w:t>
-[...1 lines deleted...]
-      <w:hyperlink w:history="1" r:id="rIdbd2rhx-hl9gwxsygggxc9">
+        <w:t xml:space="preserve">Public holiday calendars sync daily and retain manual dates. Guest floor plans use Classic map, including combined rooms; see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdwy6z6aaao72irbbutt6zc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">room discovery</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -4682,51 +5161,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduocgntu1cvoyr-ofgzd7x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/guest-booking-page-settings-reference/" TargetMode="External"/><Relationship Id="rIdvpcxq6yupqnnmxyncimgy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./share-or-embed-a-guest-booking-page" TargetMode="External"/><Relationship Id="rIdwhmatdd77vydocbesdzoe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-the-details-guests-must-provide" TargetMode="External"/><Relationship Id="rIdgkmudwp6oaiasou8k2brj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-guests-receive-after-submitting/" TargetMode="External"/><Relationship Id="rIdbd2rhx-hl9gwxsygggxc9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./help-guests-find-the-right-room" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3fcc6dde74c1979899fce21c920ddb48a4c8ce00.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3b93c00c3b0d112515c967a9cb099094e6220b9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a82c4cca2d620ebf519cbee8848cc563f58c446a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ba63d1e6e9e8e1852ef520ff2976c76e7f888d2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51bd3f35883996054c065550f2d6180164dc6778.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg20gvls_zvrgulobp5f_g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/guest-booking-page-settings-reference/" TargetMode="External"/><Relationship Id="rIdbe4bzehntbqh9gcygomjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-guest-booking-pages-work/#choose-the-booking-flow" TargetMode="External"/><Relationship Id="rIdjdge-ffclp6-bh-elqzxu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./help-guests-find-the-right-room" TargetMode="External"/><Relationship Id="rIdcon8bfajk0syllpk1afxw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./show-prices-and-deposits-to-guests" TargetMode="External"/><Relationship Id="rIdbom8fxopbife3lwkj1uhw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./book-several-slots-or-rooms" TargetMode="External"/><Relationship Id="rIdc3tseczfbuvqw9wlxnz3j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./set-days-and-hours-guests-can-book" TargetMode="External"/><Relationship Id="rIdtfajljrckikesuyb67dqd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./share-or-embed-a-guest-booking-page" TargetMode="External"/><Relationship Id="rIdvfapxnolzvmcemdjozfr6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-the-details-guests-must-provide" TargetMode="External"/><Relationship Id="rIdl_bameexvxv5hxdelhbwi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-guests-receive-after-submitting/" TargetMode="External"/><Relationship Id="rIdwy6z6aaao72irbbutt6zc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./help-guests-find-the-right-room" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3fcc6dde74c1979899fce21c920ddb48a4c8ce00.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e3b93c00c3b0d112515c967a9cb099094e6220b9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/43d008020c1f2a3371f83ff44b5143350027518e.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9ba63d1e6e9e8e1852ef520ff2976c76e7f888d2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/51bd3f35883996054c065550f2d6180164dc6778.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/749673ec0073129b42efad5e56eb09aac32c2812.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Guest booking page settings reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>