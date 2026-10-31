--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Open Emails in the page editor. There are five types: confirmation, verification code, approved, rejected and cancelled. Open a type to edit its subject and body beside the rendered preview. The verification message is relevant only when email verification is enabled; approval-result messages require the corresponding review outcome.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-01</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp-tey-iemshoqwuimlno4">
+      <w:hyperlink w:history="1" r:id="rIdnbs4f5cg7fzzaqy4zke7v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/guest-booking/customize-the-emails-guests-receive/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (Overview)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -276,50 +276,69 @@
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Edit confirmation wording without hiding essential booking facts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Set the guest experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use the field picker for guest details, page, room, reference, period, price and the manage link instead of typing a sample value into the template. Some values only exist after booking, and the code and rejection reason belong to their own message types. Review any send switch, copied recipients, summary/price/button visibility and sign-off. The shared email header applies across the page’s messages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For whole-day bookings, date and period fields show the booked date or inclusive date range; time fields are empty. Keep date or period in custom wording so the message still identifies the booking. Combined-room summaries and room fields use the combined room's name. Check </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdsfnkheur6jkfksuodevyv">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">whole-day selection</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> before comparing its email with a timed booking.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="7343775"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-confirmation-preview" descr="This is the editor’s confirmation email preview, not a delivered message." title="This is the editor’s confirmation email preview, not a delivered message."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
@@ -933,51 +952,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdp-tey-iemshoqwuimlno4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/customize-the-emails-guests-receive/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf1d93ae3265cb6d1be76a65e97013a87de7fef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac812a466ba1db51fcdd40447bece965b199ce62.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e536fa345d3238f58b621ea4e6469990023da5d4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f09a11696373ce8dbbabce9e44b33bdc03182f55.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c36b6e573a5561a9e4f84519b4628e79df4b984.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdnbs4f5cg7fzzaqy4zke7v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/customize-the-emails-guests-receive/" TargetMode="External"/><Relationship Id="rIdsfnkheur6jkfksuodevyv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-how-guests-pick-time" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/bf1d93ae3265cb6d1be76a65e97013a87de7fef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ac812a466ba1db51fcdd40447bece965b199ce62.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e536fa345d3238f58b621ea4e6469990023da5d4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/f09a11696373ce8dbbabce9e44b33bdc03182f55.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c36b6e573a5561a9e4f84519b4628e79df4b984.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Customize the emails guests receive</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>