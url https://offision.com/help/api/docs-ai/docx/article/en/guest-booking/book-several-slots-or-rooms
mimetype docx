--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Let guests book several slots or rooms</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Decide whether guests need a continuous range, separate slots, several rooms at the same time, or a different room for each slot. These are separate capabilities. A range connects start and end; Several slots lets guests add individual slots, including non-adjacent ones. The slot checklist is not offered in whole-day mode. Separate booking details can vary only for selected fields when enabled.</w:t>
+        <w:t xml:space="preserve">Choose continuous ranges, separate slots and multiple rooms. Include or exclude weekends and page holidays, let guests choose with inclusion on by default, and hold the complete interval.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoilxyhsayxlwo9somob3r">
+      <w:hyperlink w:history="1" r:id="rId9q4cfkxuhd11xbvn8w9ii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/guest-booking/book-several-slots-or-rooms/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (Overview)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -204,76 +204,76 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Separate slots repeat one room at different times; multiple rooms share one selected period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="4362450"/>
+            <wp:extent cx="5715000" cy="3943350"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-selection-allowances" descr="Separate slot and room allowances support different booking shapes." title="Separate slot and room allowances support different booking shapes."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="4362450"/>
+                      <a:ext cx="5715000" cy="3943350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
@@ -479,60 +479,389 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Different details for separate bookings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For visits with different subjects or attendance, configure the selected per-booking fields on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Details</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Guests see the separate-entry choice only when the selection produces more than one booking and the page allows it. Contact information stays shared. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlluxyfqnu0w5tro0nqnug">
+      <w:hyperlink w:history="1" r:id="rId5rouqlvt9ibk1x0sirylz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">guest details</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for field selection and validation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Include weekends and public holidays in an across-day range</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">On </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Time</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, enable </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A time range</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and, outside whole-day mode, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Across days</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include weekends &amp; public holidays</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> offers:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9360"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
+          <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:type="dxa" w:w="80"/>
+          <w:left w:type="dxa" w:w="120"/>
+          <w:bottom w:type="dxa" w:w="80"/>
+          <w:right w:type="dxa" w:w="120"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1971"/>
+        <w:gridCol w:w="7389"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1971"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Choice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7389"/>
+            <w:shd w:fill="F5F5F7" w:val="clear"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Effect</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1971"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Always</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7389"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Include offered Saturday, Sunday and page-holiday slots and their normal prices.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1971"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Never</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7389"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Exclude those dates from the range's charge, even when their schedule is open. They cannot be the range's start or end.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1971"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Let guest choose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7389"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Show one combined guest switch, initially on. Turning it off excludes weekends and page holidays; a new booking starts with inclusion on again.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="4600575"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="guest-booking-range-inclusion" descr="The guest range picker starts with Include weekends &amp; public holidays on." title="The guest range picker starts with Include weekends &amp; public holidays on."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="4600575"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The guest range picker starts with Include weekends &amp; public holidays on.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Including dates does not open closed days. A range may bridge closed weekends or page holidays without charging for them, but cannot start or end on them. The room remains held and checked for conflicts across the complete interval. Closed ordinary weekdays still follow the page's spanning allowance, and room restrictions still apply. Single slots and separately selected slots keep their normal availability and prices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The former </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Skip weekends &amp; public holidays</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> label described the reverse choice: skipping Always corresponds to inclusion Never. Older pages using </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cross closed days</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> keep their saved behavior until this setting is explicitly changed; an unrelated edit does not change it. Check the range, included dates and refreshed price after changing the setting. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdntuctbj5ewmdc1fcxcbur">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">available hours</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> for the page holiday calendar.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -948,51 +1277,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdoilxyhsayxlwo9somob3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/book-several-slots-or-rooms/" TargetMode="External"/><Relationship Id="rIdlluxyfqnu0w5tro0nqnug" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-the-details-guests-must-provide" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55758001c4da549250b6166d94113bf48c6515ac.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/19d24b2603dddf39d4f18c17a1b3fcc211bc9f50.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb1eb4d56b8e8afd78e2087be28fe15937337047.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f0f80049ad923b9642c7f23da910118d2f19846.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId9q4cfkxuhd11xbvn8w9ii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/book-several-slots-or-rooms/" TargetMode="External"/><Relationship Id="rId5rouqlvt9ibk1x0sirylz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./choose-the-details-guests-must-provide" TargetMode="External"/><Relationship Id="rIdntuctbj5ewmdc1fcxcbur" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="./set-days-and-hours-guests-can-book" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/55758001c4da549250b6166d94113bf48c6515ac.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8116c89c1ff41062f5883d553ba4f2609dd0ed79.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/eb1eb4d56b8e8afd78e2087be28fe15937337047.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f0f80049ad923b9642c7f23da910118d2f19846.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c5922b89995ce204d0af8931cb2bd2d5b6dc13f0.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Let guests book several slots or rooms</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>