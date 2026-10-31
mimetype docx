--- v0 (2026-10-10)
+++ v1 (2026-10-31)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Open the link shared by your host; no Offision account is needed. Choose the page language if offered. In room-first flow, select a room then a free time. In time-first flow, select a time then a room available then. Closest-room flow begins with the location view; if location access is declined, use the available list instead. Make another booking retains contact details and resets booking choices, answers and verification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-10-03</w:t>
+        <w:t xml:space="preserve">2026-10-17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkiebmaiwnx_rysbzs8efq">
+      <w:hyperlink w:history="1" r:id="rIdmrexp0f9hge4cyjtqemnc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/guest-booking/book-a-room-from-a-guest-booking-link/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → public-booking/overview (Overview)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -122,50 +122,98 @@
         <w:t xml:space="preserve">Why use this feature</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The shared page lets you make a request yourself using the host’s current room and time choices. You can review the whole reservation before sending it, without asking staff to transcribe your details. Keeping the final reference helps the host locate the right request if you need assistance; reading the final status tells you whether the room is already yours or still awaiting a decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Choose a room and time</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Open the link shared by your host; no Offision account is needed. Choose the page language if offered. In room-first flow, select a room then a free time. In time-first flow, select a time then a room available then. Closest-room flow begins with the location view; if location access is declined, use the available list instead.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> step appears, choose the service you need. In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type › Room › Time</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, select the type before its room and time. In </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Time › Type › Room</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, select a time first, then a type with available rooms. Supply any required </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remarks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> before continuing. Changing the type can clear an incompatible room choice. Review the selected type as well as the room and time before submitting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="2809875"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="guest-booking-walkthrough-room" descr="Choose a room by its name; its photo opens the gallery." title="Choose a room by its name; its photo opens the gallery."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -949,51 +997,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkiebmaiwnx_rysbzs8efq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/book-a-room-from-a-guest-booking-link/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fef5a2fe95c25b9764fc03432d4d9c97106e2379.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fdddde6adb60d82f071b531f4f13151c907ce23.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f9cb482b2fa0c7cf19fe21067498489ab38b432.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c34a3a92b32cb83ecae52c8cc9c772decb440ff6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcd13c025dfe9b52f3802a0ec4e9b9c4e5a75a98.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmrexp0f9hge4cyjtqemnc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/guest-booking/book-a-room-from-a-guest-booking-link/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/fef5a2fe95c25b9764fc03432d4d9c97106e2379.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/4fdddde6adb60d82f071b531f4f13151c907ce23.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9f9cb482b2fa0c7cf19fe21067498489ab38b432.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c34a3a92b32cb83ecae52c8cc9c772decb440ff6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/dcd13c025dfe9b52f3802a0ec4e9b9c4e5a75a98.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Book a room from a guest booking link</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>