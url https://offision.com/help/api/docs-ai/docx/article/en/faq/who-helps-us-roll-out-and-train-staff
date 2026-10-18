--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjtq2e-g5hoztmabzcmxos">
+      <w:hyperlink w:history="1" r:id="rIdymv9it-hzy_ajl9mafchl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/faq/who-helps-us-roll-out-and-train-staff/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The company you bought Offision from. Offision is delivered through local
 partners and distributors worldwide, and your partner is the one who plans the
 rollout with you, sets the account up, trains your staff and takes the calls
 afterwards. Offision stands behind them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -503,51 +503,51 @@
         <w:t xml:space="preserve">offision.com/help</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, it needs no account, and it is the same
 manual your partner works from. Read the module you are about to buy, ask the AI
 agent the questions your staff will ask, and hand your people a few links rather
 than a document you have to write.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdlqv6n4t2u0nxca-3roxq1">
+      <w:hyperlink w:history="1" r:id="rIdyogg3xtxbvfw5_p3roydm">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give your staff a manual without writing one</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is the short way to do that — the pages download as Word with their screenshots
 already in them, so a guideline for your own rules starts from something written
 rather than from a blank page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What is yours either way</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -995,51 +995,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdjtq2e-g5hoztmabzcmxos" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/who-helps-us-roll-out-and-train-staff/" TargetMode="External"/><Relationship Id="rIdlqv6n4t2u0nxca-3roxq1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/give-your-staff-a-manual/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdymv9it-hzy_ajl9mafchl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/who-helps-us-roll-out-and-train-staff/" TargetMode="External"/><Relationship Id="rIdyogg3xtxbvfw5_p3roydm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/give-your-staff-a-manual/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Who helps us roll out Offision and train our staff?</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>