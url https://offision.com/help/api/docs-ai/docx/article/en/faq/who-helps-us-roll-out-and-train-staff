--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdymv9it-hzy_ajl9mafchl">
+      <w:hyperlink w:history="1" r:id="rId85wbdfvkataunwzdapcnd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/faq/who-helps-us-roll-out-and-train-staff/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The company you bought Offision from. Offision is delivered through local
 partners and distributors worldwide, and your partner is the one who plans the
 rollout with you, sets the account up, trains your staff and takes the calls
 afterwards. Offision stands behind them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -503,51 +503,51 @@
         <w:t xml:space="preserve">offision.com/help</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, it needs no account, and it is the same
 manual your partner works from. Read the module you are about to buy, ask the AI
 agent the questions your staff will ask, and hand your people a few links rather
 than a document you have to write.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdyogg3xtxbvfw5_p3roydm">
+      <w:hyperlink w:history="1" r:id="rIdfw9ytwdsiezxwntfd3636">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Give your staff a manual without writing one</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is the short way to do that — the pages download as Word with their screenshots
 already in them, so a guideline for your own rules starts from something written
 rather than from a blank page.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What is yours either way</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -995,51 +995,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdymv9it-hzy_ajl9mafchl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/who-helps-us-roll-out-and-train-staff/" TargetMode="External"/><Relationship Id="rIdyogg3xtxbvfw5_p3roydm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/give-your-staff-a-manual/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId85wbdfvkataunwzdapcnd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/who-helps-us-roll-out-and-train-staff/" TargetMode="External"/><Relationship Id="rIdfw9ytwdsiezxwntfd3636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/give-your-staff-a-manual/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Who helps us roll out Offision and train our staff?</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>