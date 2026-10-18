--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiiw4kcs-auvr-kapdsbze">
+      <w:hyperlink w:history="1" r:id="rId3rqg5pv-kzvx763tw78ln">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/faq/limit-offision-to-our-office-network/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yes, for the two things that matter most. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">People</w:t>
       </w:r>
@@ -377,51 +377,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The IP restriction at the foot of a user security profile. The toggles above it are a separate control, checked by the app rather than the server.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rest of that screen, and how it sits beside the password policy, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4a9iotasqdrem_p5r_ddr">
+      <w:hyperlink w:history="1" r:id="rId5u-54cqdal9ar5nzwryju">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how sign-in security works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your own software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An </w:t>
@@ -429,51 +429,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">API credential</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> carries its own </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP restriction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it is the one to
 use when a script or a system of yours calls Offision from a fixed address. A
 call from anywhere else is refused before it reaches anything. The credential
 also carries a list of websites that may call it from a browser, which is a
 different guard for a different problem. Both are on the same form, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpqc5-sbkmvomewdtgtzv2">
+      <w:hyperlink w:history="1" r:id="rIdezf2wolpgkvo2m2fgv7g0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">connect your own systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two that are easy to mistake for it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neither of these limits who can sign in. They are worth knowing about so nobody
@@ -490,201 +490,201 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User Portal check-in IP restriction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, on a booking policy, decides where
 somebody may </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">check in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to a booking from — the reason a printed sticker on a
 door cannot be scanned from home.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde-wkgqglarlwyo9fus7gb">
+      <w:hyperlink w:history="1" r:id="rIdpgw38ccsnwxqst_vewcmb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose where a resource can be booked from</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allowed IP ranges</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, on a working schedule, decides where somebody may
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">clock in and out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoxnlr4pwuqk_feq61mu_t">
+      <w:hyperlink w:history="1" r:id="rIdisddfjnulr4pknwh91e9i">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Verify clock-ins with GPS, IP and selfies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which websites may embed Offision is a list of addresses on the web, not of
 networks.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It names the sites allowed to hold the user app or the visitor app in
 a frame, and it never applies to the management console at all — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxx7kuyemqn6xmqo-lqxk0">
+      <w:hyperlink w:history="1" r:id="rIddvhbjlctihxknpkrnbghj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the admin console will not open inside our own site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsg4xmrymq0fh8yfmqdvg4">
+      <w:hyperlink w:history="1" r:id="rId_2pkuw1syukzxazfse9wx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">choose which websites may embed Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The way out of your network is a separate list.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Panels, players and the
 mobile app reach Offision outbound on 443, and a locked-down network has to allow
 the names they use:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfqwdncmv6b0hu254xkedu">
+      <w:hyperlink w:history="1" r:id="rIdipzdbbh2-znbcnzhdemiq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the network allowlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A session already open is not closed by adding a restriction to a profile it
 does not belong to.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ending a session is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqf3v3imwltw1rf0x6zifz">
+      <w:hyperlink w:history="1" r:id="rId8dgzkseyhzrt6tvvjmtjr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Login devices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1109,51 +1109,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdiiw4kcs-auvr-kapdsbze" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rId4a9iotasqdrem_p5r_ddr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdpqc5-sbkmvomewdtgtzv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIde-wkgqglarlwyo9fus7gb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdoxnlr4pwuqk_feq61mu_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdxx7kuyemqn6xmqo-lqxk0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rIdsg4xmrymq0fh8yfmqdvg4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rIdfqwdncmv6b0hu254xkedu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdqf3v3imwltw1rf0x6zifz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d5086d1c090b01d1c45904d77a5ba2fbcb834559.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1856f5c9433c85d11f157ecd1adca2136f787c3e.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3rqg5pv-kzvx763tw78ln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rId5u-54cqdal9ar5nzwryju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdezf2wolpgkvo2m2fgv7g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdpgw38ccsnwxqst_vewcmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdisddfjnulr4pknwh91e9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIddvhbjlctihxknpkrnbghj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rId_2pkuw1syukzxazfse9wx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rIdipzdbbh2-znbcnzhdemiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId8dgzkseyhzrt6tvvjmtjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83b4eb1f65be08bd728722c060ecc6053c73db4c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12b5375060d8a7fad906a36dafd15bcb9db09e8a.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Can we limit Offision to our office network?</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>