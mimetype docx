--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3rqg5pv-kzvx763tw78ln">
+      <w:hyperlink w:history="1" r:id="rIdwui4fkec0vhniuohoeh9g">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/faq/limit-offision-to-our-office-network/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yes, for the two things that matter most. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">People</w:t>
       </w:r>
@@ -377,51 +377,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">The IP restriction at the foot of a user security profile. The toggles above it are a separate control, checked by the app rather than the server.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rest of that screen, and how it sits beside the password policy, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5u-54cqdal9ar5nzwryju">
+      <w:hyperlink w:history="1" r:id="rIdgt48xtxtigqim9h8yvuz1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how sign-in security works</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your own software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An </w:t>
@@ -429,51 +429,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">API credential</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> carries its own </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">IP restriction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and it is the one to
 use when a script or a system of yours calls Offision from a fixed address. A
 call from anywhere else is refused before it reaches anything. The credential
 also carries a list of websites that may call it from a browser, which is a
 different guard for a different problem. Both are on the same form, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdezf2wolpgkvo2m2fgv7g0">
+      <w:hyperlink w:history="1" r:id="rIdwtkoysw08vawalxcg1htn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">connect your own systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Two that are easy to mistake for it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Neither of these limits who can sign in. They are worth knowing about so nobody
@@ -490,201 +490,201 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">User Portal check-in IP restriction</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, on a booking policy, decides where
 somebody may </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">check in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to a booking from — the reason a printed sticker on a
 door cannot be scanned from home.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpgw38ccsnwxqst_vewcmb">
+      <w:hyperlink w:history="1" r:id="rId6bucof2xxib796tpvsme1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose where a resource can be booked from</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allowed IP ranges</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, on a working schedule, decides where somebody may
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">clock in and out</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from.
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdisddfjnulr4pknwh91e9i">
+      <w:hyperlink w:history="1" r:id="rIdjufdja-sugcxc1q0sz5jp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Verify clock-ins with GPS, IP and selfies</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Which websites may embed Offision is a list of addresses on the web, not of
 networks.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It names the sites allowed to hold the user app or the visitor app in
 a frame, and it never applies to the management console at all — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddvhbjlctihxknpkrnbghj">
+      <w:hyperlink w:history="1" r:id="rIdbkoaievpraqynwuszxsfy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the admin console will not open inside our own site</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 and
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_2pkuw1syukzxazfse9wx">
+      <w:hyperlink w:history="1" r:id="rIdnbnh2sjpsoqgc-tfpkxzt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">choose which websites may embed Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The way out of your network is a separate list.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Panels, players and the
 mobile app reach Offision outbound on 443, and a locked-down network has to allow
 the names they use:
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdipzdbbh2-znbcnzhdemiq">
+      <w:hyperlink w:history="1" r:id="rIdzuzzzt0mem4ha-j4eibah">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the network allowlist</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A session already open is not closed by adding a restriction to a profile it
 does not belong to.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ending a session is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8dgzkseyhzrt6tvvjmtjr">
+      <w:hyperlink w:history="1" r:id="rIdeillz98kod4p8k_zdglkw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Login devices</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1109,51 +1109,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3rqg5pv-kzvx763tw78ln" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rId5u-54cqdal9ar5nzwryju" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdezf2wolpgkvo2m2fgv7g0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdpgw38ccsnwxqst_vewcmb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdisddfjnulr4pknwh91e9i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIddvhbjlctihxknpkrnbghj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rId_2pkuw1syukzxazfse9wx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rIdipzdbbh2-znbcnzhdemiq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId8dgzkseyhzrt6tvvjmtjr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83b4eb1f65be08bd728722c060ecc6053c73db4c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12b5375060d8a7fad906a36dafd15bcb9db09e8a.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwui4fkec0vhniuohoeh9g" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/limit-offision-to-our-office-network/" TargetMode="External"/><Relationship Id="rIdgt48xtxtigqim9h8yvuz1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-sign-in-security-works/" TargetMode="External"/><Relationship Id="rIdwtkoysw08vawalxcg1htn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rId6bucof2xxib796tpvsme1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdjufdja-sugcxc1q0sz5jp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/verify-clock-ins-with-gps-ip-and-selfies/" TargetMode="External"/><Relationship Id="rIdbkoaievpraqynwuszxsfy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../the-admin-console-will-not-open-inside-our-site/" TargetMode="External"/><Relationship Id="rIdnbnh2sjpsoqgc-tfpkxzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/choose-which-websites-may-embed-offision/" TargetMode="External"/><Relationship Id="rIdzuzzzt0mem4ha-j4eibah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdeillz98kod4p8k_zdglkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/how-login-devices-work/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/83b4eb1f65be08bd728722c060ecc6053c73db4c.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/12b5375060d8a7fad906a36dafd15bcb9db09e8a.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Can we limit Offision to our office network?</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>