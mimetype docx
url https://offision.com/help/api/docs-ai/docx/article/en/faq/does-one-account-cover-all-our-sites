--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdltsvaklppaed8thzqg8hw">
+      <w:hyperlink w:history="1" r:id="rId2vqapy9hv82ipj93iqyjf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/faq/does-one-account-cover-all-our-sites/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yes. One Offision account holds every office, campus and region you run. There
 is nothing to merge, federate or connect: a second site is a second </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">building</w:t>
@@ -134,72 +134,72 @@
       <w:r>
         <w:t xml:space="preserve">Every room, desk, panel, screen, sensor and floor plan sits on a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">floor</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and
 every floor sits in a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">building</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. That is the whole hierarchy, and it is why
 buildings live under </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdl1lkq7f3camhogvwfxkwv">
+      <w:hyperlink w:history="1" r:id="rId2g3kwak0qlmg-40dp949c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Directory</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> rather than under Booking — they
 are not a booking concept, they are where everything else is filed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A building is added in the same place whether it is your second or your thirtieth.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5hm_0gi5evthg4hfdwkhx">
+      <w:hyperlink w:history="1" r:id="rId9aw-mt0gbhanegzoyh1ik">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Add a building and its floors</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -387,51 +387,51 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The building's </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">pin on the map</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4353"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Its time zone, worked out from where the pin is — there is no time-zone field. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdfrifzlito8hkdjam4yw44">
+            <w:hyperlink w:history="1" r:id="rIdhawt79phhcbzmbd6jio8u">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the map location is used</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1379"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -452,51 +452,51 @@
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Booking hours</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> schedule, applied to resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4353"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">When those rooms may be booked, counted in the schedule's own time zone. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId9etuec6t6gq0t8fg73zbk">
+            <w:hyperlink w:history="1" r:id="rIdt3s8yxxkbaa9qin5-rrcp">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limit booking times to business hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="1379"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -517,51 +517,51 @@
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Public calendar</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> inside that schedule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="4353"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Which whole days are closed, subscribed per country. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId46xkxtagmoc9iihe_qfcj">
+            <w:hyperlink w:history="1" r:id="rId-75a4bozbxgohn3xfzw2o">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close the office on public holidays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So a Tokyo schedule and a London schedule are two records in one account, each
@@ -595,51 +595,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Add up a floor, or the whole estate, and the
 bottom line is every resource's own hours summed — a Tokyo room measured against
 Tokyo's working week, a London room against London's.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That is the normalisation, and it is on by default in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Business hours</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> mode.
 See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3idhs7ovlgwj56jsb-vff">
+      <w:hyperlink w:history="1" r:id="rIdr3nebg9a0akodjcp1saou">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a room's usage rate counts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What is per building, and what is account-wide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Several properties — hotels, campuses, a landlord's buildings — run under one
@@ -844,51 +844,51 @@
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking policies, panel designs and signage content, which any building may use</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So per-property branding is not something Offision does: a hotel group's
 properties share one set of logos, and a badge printed in one property looks
 like a badge printed in another. Where the logos are set is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfoqjosguhz1602p9i1s4v">
+      <w:hyperlink w:history="1" r:id="rIdgd8pnrbbym2_bxqir0xwk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Where your company's name, address and logo are set</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reporting is scoped by what a report can filter on, and that differs by report:
 booking reports by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">floor</w:t>
@@ -905,51 +905,51 @@
         <w:t xml:space="preserve">Location</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which is the building, and visitor reports by
 building. A branch, below, narrows what an administrator's console shows and
 therefore what their reports open on — which is the nearest thing to "separate
 reporting per property".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Branches narrow the console, not the data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where several campuses each have their own administrators,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqmd2qnbdxdu6w4rgepe2d">
+      <w:hyperlink w:history="1" r:id="rIdnbpev2lervjzj0fpmkhzo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">branch management</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> files every
 building and every administrator under a branch, so each one manages their own
 site and never meets the one beside it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is worth being precise about what that is and is not. A branch decides which
 slice of the estate an administrator's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -980,118 +980,118 @@
 honest limits, so they are not discovered in a report:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking reports filter by floor, not by building.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The floor picker lists
 each building as a heading with its floors under it, so a site is reachable, but
 there is no "one row per building" filter. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdog5hj6rixuexyscbucvxp">
+      <w:hyperlink w:history="1" r:id="rIdcscddtaukozzpq0g1i1td">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which report answers which question</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The pivot's Location dimension is the building, and there is no floor
 dimension.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> So "hours per building" is a report you can build, and "hours per
 floor, every site side by side" is not. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg8y7ubbyujjqkekdi3snd">
+      <w:hyperlink w:history="1" r:id="rIdidxf5_golslmu4ao4v-xo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See how much your rooms are used</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The heat map's floor picker only scopes the map.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The ranking, trend, top
 users and peak hours beneath it stay estate-wide whatever floor is showing. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdz3w7qwp0eaaupz61dzfpm">
+      <w:hyperlink w:history="1" r:id="rIdjmdyvz6_mdfzmpgaa9dgd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See which rooms are worth the space</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1559,51 +1559,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdltsvaklppaed8thzqg8hw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/does-one-account-cover-all-our-sites/" TargetMode="External"/><Relationship Id="rIdl1lkq7f3camhogvwfxkwv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/" TargetMode="External"/><Relationship Id="rId5hm_0gi5evthg4hfdwkhx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdfrifzlito8hkdjam4yw44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rId9etuec6t6gq0t8fg73zbk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId46xkxtagmoc9iihe_qfcj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rId3idhs7ovlgwj56jsb-vff" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdfoqjosguhz1602p9i1s4v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rIdqmd2qnbdxdu6w4rgepe2d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdog5hj6rixuexyscbucvxp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdg8y7ubbyujjqkekdi3snd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdz3w7qwp0eaaupz61dzfpm" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2vqapy9hv82ipj93iqyjf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/does-one-account-cover-all-our-sites/" TargetMode="External"/><Relationship Id="rId2g3kwak0qlmg-40dp949c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/" TargetMode="External"/><Relationship Id="rId9aw-mt0gbhanegzoyh1ik" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/add-a-building-and-its-floors/" TargetMode="External"/><Relationship Id="rIdhawt79phhcbzmbd6jio8u" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-the-google-map-location-is-used/" TargetMode="External"/><Relationship Id="rIdt3s8yxxkbaa9qin5-rrcp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/limit-booking-to-business-hours/" TargetMode="External"/><Relationship Id="rId-75a4bozbxgohn3xfzw2o" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/close-the-office-on-public-holidays/" TargetMode="External"/><Relationship Id="rIdr3nebg9a0akodjcp1saou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rIdgd8pnrbbym2_bxqir0xwk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/system/where-company-name-address-and-logo-are-set/" TargetMode="External"/><Relationship Id="rIdnbpev2lervjzj0fpmkhzo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdcscddtaukozzpq0g1i1td" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/which-report-answers-which-question/" TargetMode="External"/><Relationship Id="rIdidxf5_golslmu4ao4v-xo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/see-how-much-your-rooms-are-used/" TargetMode="External"/><Relationship Id="rIdjmdyvz6_mdfzmpgaa9dgd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/see-which-rooms-are-worth-the-space/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Does one account cover all our sites?</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>