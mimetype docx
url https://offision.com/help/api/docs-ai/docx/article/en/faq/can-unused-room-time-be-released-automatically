--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8pic2xbljcgt21y1k_-an">
+      <w:hyperlink w:history="1" r:id="rId2nbgkoinmftmhyjvsih-6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/faq/can-unused-room-time-be-released-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yes — by a sensor, with nobody pressing anything, or by hand in a couple of
 seconds. The two are worth telling apart, because only one of them needs
 hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -320,51 +320,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Continuous no presence duration (in minutes)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — how long the room has to
 stay quiet first. Five minutes is the lowest it accepts; long enough to
 survive somebody stepping out for coffee is the point.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every field, and the sensor's other two jobs, are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4objms1y8murfrkfqzqt-">
+      <w:hyperlink w:history="1" r:id="rIdjjsq4rpieqg8s-rqbmsho">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let an occupancy sensor check in, check out and extend a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">One toggle switches off both ways:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -402,100 +402,100 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the sensor
 cannot release the room either — it is held to its booked end time whatever
 happens in it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It only ever acts on a booking somebody has already checked into. A booking
 nobody arrived at is released by the check-in window instead, which is a
 different mechanism — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8yxdxkpb-ah0_9f2pyxzt">
+      <w:hyperlink w:history="1" r:id="rIddjs-1rlgkzoqybapkd1oo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The by-hand way: End now</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same button, wherever the person happens to be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In the app</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, on the in-use bar — a pill at the top of the screen on a
 computer, along the bottom of the home screen on a phone. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkpidqeddtn38cev8tqhow">
+      <w:hyperlink w:history="1" r:id="rId9j9ghru_ufwyml4vw8jtv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Extend a meeting, or end it early</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -514,83 +514,83 @@
       <w:r>
         <w:t xml:space="preserve"> or either calendar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">At the room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the panel by the door and the in-room panel both offer it
 once the meeting is running. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgn7wh9r6lel7fom0k8bkx">
+      <w:hyperlink w:history="1" r:id="rIdqy1r2zlwd2xufpir8zpiu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">By scanning the resource sticker</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the way out. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdf7zvzwsvpg_z-tlkx1fgw">
+      <w:hyperlink w:history="1" r:id="rIdoip8i4yrbwcyakmup6zyp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning a sticker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Counting people does this too</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking reads one thing from a sensor: whether the space is occupied or empty. It
@@ -674,121 +674,121 @@
         <w:t xml:space="preserve"> or a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rally
 Board 65</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reports its own presence reading, and that is all a release needs. No
 Logitech device reports a people count at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So a floor already fitted with Neat, Webex or Logitech room hardware can release
 rooms automatically without buying a sensor. Which models report occupancy, and how
 each connection is set up, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcjcxsrrptljztn9qvjxna">
+      <w:hyperlink w:history="1" r:id="rId_osmih6qwqlcqecyasqsl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which occupancy sensors work with booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What does </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> work is a device that reports only a number and never an
 occupied-or-empty state. Where the headcount itself is the question — how full
 the room actually was — that is a report rather than a release, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdel8jfzmm-2e1ycl13t8go">
+      <w:hyperlink w:history="1" r:id="rIdvw1otnov3psq-rdjqpyox">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What it is worth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Time given back is counted, not lost. It lands in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource-recycle rate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdshxccee6wpscbionrfceb">
+      <w:hyperlink w:history="1" r:id="rId2gicwya7zioclbytw3ro2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a room's usage rate counts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — so a floor that hands rooms back early reads as a floor with rooms to spare
 rather than a floor that needs more of them.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
@@ -1215,51 +1215,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8pic2xbljcgt21y1k_-an" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/can-unused-room-time-be-released-automatically/" TargetMode="External"/><Relationship Id="rId4objms1y8murfrkfqzqt-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rId8yxdxkpb-ah0_9f2pyxzt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdkpidqeddtn38cev8tqhow" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdgn7wh9r6lel7fom0k8bkx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdf7zvzwsvpg_z-tlkx1fgw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdcjcxsrrptljztn9qvjxna" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdel8jfzmm-2e1ycl13t8go" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdshxccee6wpscbionrfceb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5c39811444aa723f87e62d7de326d6e26932a132.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2nbgkoinmftmhyjvsih-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/can-unused-room-time-be-released-automatically/" TargetMode="External"/><Relationship Id="rIdjjsq4rpieqg8s-rqbmsho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIddjs-1rlgkzoqybapkd1oo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId9j9ghru_ufwyml4vw8jtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdqy1r2zlwd2xufpir8zpiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdoip8i4yrbwcyakmup6zyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId_osmih6qwqlcqecyasqsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdvw1otnov3psq-rdjqpyox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId2gicwya7zioclbytw3ro2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1953288f221594ff661b546557efff288e8e266e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Can the time we don't use be released automatically?</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>