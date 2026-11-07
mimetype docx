--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2nbgkoinmftmhyjvsih-6">
+      <w:hyperlink w:history="1" r:id="rIdssiz2jak-3vkbvrb_jsqz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/faq/can-unused-room-time-be-released-automatically/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Yes — by a sensor, with nobody pressing anything, or by hand in a couple of
 seconds. The two are worth telling apart, because only one of them needs
 hardware.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -320,51 +320,51 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Continuous no presence duration (in minutes)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — how long the room has to
 stay quiet first. Five minutes is the lowest it accepts; long enough to
 survive somebody stepping out for coffee is the point.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every field, and the sensor's other two jobs, are in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjjsq4rpieqg8s-rqbmsho">
+      <w:hyperlink w:history="1" r:id="rIdh-1sztysjei7ndfrzcwqi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Let an occupancy sensor check in, check out and extend a booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">One toggle switches off both ways:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -402,100 +402,100 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">and</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the sensor
 cannot release the room either — it is held to its booked end time whatever
 happens in it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It only ever acts on a booking somebody has already checked into. A booking
 nobody arrived at is released by the check-in window instead, which is a
 different mechanism — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddjs-1rlgkzoqybapkd1oo">
+      <w:hyperlink w:history="1" r:id="rIdyhqkhtit8zkbdvmq5rogo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How check-in and no-show work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The by-hand way: End now</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The same button, wherever the person happens to be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">In the app</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, on the in-use bar — a pill at the top of the screen on a
 computer, along the bottom of the home screen on a phone. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9j9ghru_ufwyml4vw8jtv">
+      <w:hyperlink w:history="1" r:id="rIdrgwfxhkj8-uyi3ejw2twe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Extend a meeting, or end it early</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -514,83 +514,83 @@
       <w:r>
         <w:t xml:space="preserve"> or either calendar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">At the room</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — the panel by the door and the in-room panel both offer it
 once the meeting is running. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqy1r2zlwd2xufpir8zpiu">
+      <w:hyperlink w:history="1" r:id="rIdsrumwcq1ybsbo0q3dvbsx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in at the booking panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">By scanning the resource sticker</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the way out. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdoip8i4yrbwcyakmup6zyp">
+      <w:hyperlink w:history="1" r:id="rIdr87pcn1nawnlbsuigov1z">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check in and out by scanning a sticker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Counting people does this too</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Booking reads one thing from a sensor: whether the space is occupied or empty. It
@@ -674,121 +674,121 @@
         <w:t xml:space="preserve"> or a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Rally
 Board 65</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reports its own presence reading, and that is all a release needs. No
 Logitech device reports a people count at all.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So a floor already fitted with Neat, Webex or Logitech room hardware can release
 rooms automatically without buying a sensor. Which models report occupancy, and how
 each connection is set up, is in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_osmih6qwqlcqecyasqsl">
+      <w:hyperlink w:history="1" r:id="rIdtadi7n8slabzem6ybzpuc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Which occupancy sensors work with booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What does </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> work is a device that reports only a number and never an
 occupied-or-empty state. Where the headcount itself is the question — how full
 the room actually was — that is a report rather than a release, in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvw1otnov3psq-rdjqpyox">
+      <w:hyperlink w:history="1" r:id="rIdrfbl-mlvb8gjuz4ntbypn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Check whether the room was actually full</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What it is worth</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Time given back is counted, not lost. It lands in the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Resource-recycle rate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2gicwya7zioclbytw3ro2">
+      <w:hyperlink w:history="1" r:id="rIdjdbnw_axyb9_sa_bi7l0c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a room's usage rate counts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 — so a floor that hands rooms back early reads as a floor with rooms to spare
 rather than a floor that needs more of them.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
@@ -1215,51 +1215,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2nbgkoinmftmhyjvsih-6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/can-unused-room-time-be-released-automatically/" TargetMode="External"/><Relationship Id="rIdjjsq4rpieqg8s-rqbmsho" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIddjs-1rlgkzoqybapkd1oo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rId9j9ghru_ufwyml4vw8jtv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdqy1r2zlwd2xufpir8zpiu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdoip8i4yrbwcyakmup6zyp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rId_osmih6qwqlcqecyasqsl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdvw1otnov3psq-rdjqpyox" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rId2gicwya7zioclbytw3ro2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1953288f221594ff661b546557efff288e8e266e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdssiz2jak-3vkbvrb_jsqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/can-unused-room-time-be-released-automatically/" TargetMode="External"/><Relationship Id="rIdh-1sztysjei7ndfrzcwqi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-and-out-by-occupancy-sensor/" TargetMode="External"/><Relationship Id="rIdyhqkhtit8zkbdvmq5rogo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/how-check-in-and-no-show-work/" TargetMode="External"/><Relationship Id="rIdrgwfxhkj8-uyi3ejw2twe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/extend-or-end-a-meeting-early/" TargetMode="External"/><Relationship Id="rIdsrumwcq1ybsbo0q3dvbsx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-at-the-booking-panel/" TargetMode="External"/><Relationship Id="rIdr87pcn1nawnlbsuigov1z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/check-in-and-out-by-scanning-a-sticker/" TargetMode="External"/><Relationship Id="rIdtadi7n8slabzem6ybzpuc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/supported-occupancy-sensors/" TargetMode="External"/><Relationship Id="rIdrfbl-mlvb8gjuz4ntbypn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-whether-the-room-was-actually-full/" TargetMode="External"/><Relationship Id="rIdjdbnw_axyb9_sa_bi7l0c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/what-a-rooms-usage-rate-counts/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1953288f221594ff661b546557efff288e8e266e.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Can the time we don't use be released automatically?</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>