--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId07lfah8k3tt-p63qddnsv">
+      <w:hyperlink w:history="1" r:id="rId8lufjgrgwac5w-fyl2hrx">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/faq/can-each-company-in-our-building-be-separate/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Partly, and the split is worth knowing before you promise anything to a member
 company. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Spaces can be separated: a room or a desk that belongs to one company
@@ -221,94 +221,94 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The main one. Put the company's people in a user group, give that group its spaces, and set </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Other users</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Default — No access to the resources</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. Those rooms and desks disappear for everyone else. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdenpcqihz45_pylhwo_eys">
+            <w:hyperlink w:history="1" r:id="rIdhpz8a2fbbqy2nl83x3cs2">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Give a department its own rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Each company can bring its own Microsoft 365 or Google Workspace organisation, with its own sign-in button and its own user synchronisation. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdrws1bmtpxpofw007knqri">
+            <w:hyperlink w:history="1" r:id="rIdu3-xkaz25rvct6_fagfa8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connect more than one directory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -349,51 +349,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Administrators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdmocvq2wrm0-si3sga340m">
+            <w:hyperlink w:history="1" r:id="rIdvl6rr2gpndoigwzuzprtz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch management</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> files each company's buildings and staff under its own branch, so one company's administrator never meets another's configuration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -452,51 +452,51 @@
 companies' bookings, with subjects and organiser names, exactly as it would
 between two departments of one firm. Two settings cover that room, and neither
 is per-company:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Private</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which the person booking sets on their own booking. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdm8bb3f2fdyk3xafzfi9py">
+      <w:hyperlink w:history="1" r:id="rIdohie51nj6ksil8dqy7o-q">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a private booking hides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1099,51 +1099,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId07lfah8k3tt-p63qddnsv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/can-each-company-in-our-building-be-separate/" TargetMode="External"/><Relationship Id="rIdenpcqihz45_pylhwo_eys" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdrws1bmtpxpofw007knqri" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdmocvq2wrm0-si3sga340m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdm8bb3f2fdyk3xafzfi9py" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8lufjgrgwac5w-fyl2hrx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/can-each-company-in-our-building-be-separate/" TargetMode="External"/><Relationship Id="rIdhpz8a2fbbqy2nl83x3cs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdu3-xkaz25rvct6_fagfa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdvl6rr2gpndoigwzuzprtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdohie51nj6ksil8dqy7o-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Can each company in our building be kept separate?</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>