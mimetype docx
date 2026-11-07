--- v1 (2026-10-18)
+++ v2 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8lufjgrgwac5w-fyl2hrx">
+      <w:hyperlink w:history="1" r:id="rId8f0x0y6njedtao-dicrp0">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/faq/can-each-company-in-our-building-be-separate/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Partly, and the split is worth knowing before you promise anything to a member
 company. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Spaces can be separated: a room or a desk that belongs to one company
@@ -221,94 +221,94 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The main one. Put the company's people in a user group, give that group its spaces, and set </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Other users</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> to </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Default — No access to the resources</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">. Those rooms and desks disappear for everyone else. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhpz8a2fbbqy2nl83x3cs2">
+            <w:hyperlink w:history="1" r:id="rIddaifysyhrha696xmigpi8">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Give a department its own rooms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Directory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Each company can bring its own Microsoft 365 or Google Workspace organisation, with its own sign-in button and its own user synchronisation. See </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdu3-xkaz25rvct6_fagfa8">
+            <w:hyperlink w:history="1" r:id="rId70w3mbwkhxztblc2rkqlw">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connect more than one directory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -349,51 +349,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3050"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Administrators</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6310"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
-            <w:hyperlink w:history="1" r:id="rIdvl6rr2gpndoigwzuzprtz">
+            <w:hyperlink w:history="1" r:id="rIdaq54sw-bapkiqdb_mct_t">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch management</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> files each company's buildings and staff under its own branch, so one company's administrator never meets another's configuration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -452,51 +452,51 @@
 companies' bookings, with subjects and organiser names, exactly as it would
 between two departments of one firm. Two settings cover that room, and neither
 is per-company:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Private</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, which the person booking sets on their own booking. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdohie51nj6ksil8dqy7o-q">
+      <w:hyperlink w:history="1" r:id="rIdc1_rmhfwmv0hvidnzzr-w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a private booking hides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1099,51 +1099,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8lufjgrgwac5w-fyl2hrx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/can-each-company-in-our-building-be-separate/" TargetMode="External"/><Relationship Id="rIdhpz8a2fbbqy2nl83x3cs2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rIdu3-xkaz25rvct6_fagfa8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdvl6rr2gpndoigwzuzprtz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdohie51nj6ksil8dqy7o-q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8f0x0y6njedtao-dicrp0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/can-each-company-in-our-building-be-separate/" TargetMode="External"/><Relationship Id="rIddaifysyhrha696xmigpi8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/booking/give-a-department-its-own-rooms/" TargetMode="External"/><Relationship Id="rId70w3mbwkhxztblc2rkqlw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/connect-more-than-one-directory/" TargetMode="External"/><Relationship Id="rIdaq54sw-bapkiqdb_mct_t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/how-branch-management-works/" TargetMode="External"/><Relationship Id="rIdc1_rmhfwmv0hvidnzzr-w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Can each company in our building be kept separate?</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>