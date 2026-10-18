--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdn0_xssv0rgsy9ll9wj0pe">
+      <w:hyperlink w:history="1" r:id="rIdzfvbsuidzki3tsziwfvrd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/faq/can-access-be-revoked-when-somebody-leaves/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Partly. Offision holds no employment status and nothing at all is triggered by
 one — there is no HR field, no leaving date, and no rule watching for either. The
 only thing that removes anybody by itself is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -111,51 +111,51 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Everything a person was handed — their access
 card, a contractor's long-term badge — outlives it and is withdrawn separately.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the directory does by itself</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgkulfo_wi4qjgchrsrrsj">
+      <w:hyperlink w:history="1" r:id="rIdsgenmudxa3q33pogur73c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">people sync from Microsoft 365</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 is on, your directory decides who exists. Someone removed from it — or moved out
 of a synced group — is removed from Offision on the next run, with no action on
 anybody's part. That is the automatic path, and it is the only one.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
@@ -369,51 +369,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">blocking sign-in in Microsoft 365 does not remove somebody from Offision.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A
 blocked account is still in the directory, so it still arrives in the sync and
 stays a live Offision user. Only deleting the account in Microsoft 365 removes
 them here. An on-premises Active Directory connection can instead be set up to
 treat a disabled account as an absent one, in which case disabling is enough —
 which of the two you have is part of how that connection was configured.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where there is no sync at all, removal is a person's job either way — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdotfvm-wpn7sikyidxks8p">
+      <w:hyperlink w:history="1" r:id="rIdkdjus9jglg3vzcl7sodwr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Remove someone who has left</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Their card is the part that surprises people</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An access card is a number that names a person at a panel, and it does not follow
@@ -462,94 +462,94 @@
 — but it does not release the number, which stays reserved across the account
 until it is cleared.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Clearing the card fields on their record</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is the only action that actually
 withdraws it. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcw7rs0muzdx5xxthu-cnz">
+      <w:hyperlink w:history="1" r:id="rIdk0e0gzmjxktntcc76nvpo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Where a card number is read</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A contractor's badge is a separate job</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj2snguoz7ovt3kcxgzntc">
+      <w:hyperlink w:history="1" r:id="rIdm37gsczbjhc5r3hmrlha6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">long-term badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> is issued
 against an email address, not against a staff account, so nothing above reaches
 one. When an engagement ends, disable the badges — in bulk, which is how a
 contract that ends is usually shaped — or set a period when you issue them and
 let it end by itself. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjvzee0aun-l58893fk19y">
+      <w:hyperlink w:history="1" r:id="rIdiptbnofd-_jlebkftowpk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Stop a long-term badge that should no longer work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The door is not Offision's to close:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Offision never sends card numbers to a door controller. A card that opens a
@@ -993,51 +993,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdn0_xssv0rgsy9ll9wj0pe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdgkulfo_wi4qjgchrsrrsj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdotfvm-wpn7sikyidxks8p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdcw7rs0muzdx5xxthu-cnz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdj2snguoz7ovt3kcxgzntc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdjvzee0aun-l58893fk19y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzfvbsuidzki3tsziwfvrd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/faq/can-access-be-revoked-when-somebody-leaves/" TargetMode="External"/><Relationship Id="rIdsgenmudxa3q33pogur73c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/integrations/sync-people-from-microsoft-365/" TargetMode="External"/><Relationship Id="rIdkdjus9jglg3vzcl7sodwr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdk0e0gzmjxktntcc76nvpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdm37gsczbjhc5r3hmrlha6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/give-a-contractor-a-long-term-badge/" TargetMode="External"/><Relationship Id="rIdiptbnofd-_jlebkftowpk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/visiting/end-a-long-term-badge/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Can access be revoked automatically when somebody leaves?</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>