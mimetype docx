--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu6pjhbfivfp6jdgfa2wvb">
+      <w:hyperlink w:history="1" r:id="rIdrduyrhhjvoydljfzmef50">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/turn-the-public-event-pages-on-or-off/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything an external participant ever sees lives behind two switches, and they
 belong to the whole company rather than to any one event. Until they are on, an
 event marked visible to external participants still has nowhere to be seen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1276,51 +1276,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu6pjhbfivfp6jdgfa2wvb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/turn-the-public-event-pages-on-or-off/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2085d5d8c98143a1e03667b19f266bb7e2ab4268.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4482c161069448bad2811c25da1c8c11ef1ddfd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrduyrhhjvoydljfzmef50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/turn-the-public-event-pages-on-or-off/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2085d5d8c98143a1e03667b19f266bb7e2ab4268.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4482c161069448bad2811c25da1c8c11ef1ddfd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Turn the public event pages on or off</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>