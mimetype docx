--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrduyrhhjvoydljfzmef50">
+      <w:hyperlink w:history="1" r:id="rIdkyj30v6ksw5uuo8rmhwvw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/turn-the-public-event-pages-on-or-off/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything an external participant ever sees lives behind two switches, and they
 belong to the whole company rather than to any one event. Until they are on, an
 event marked visible to external participants still has nowhere to be seen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -1276,51 +1276,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrduyrhhjvoydljfzmef50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/turn-the-public-event-pages-on-or-off/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2085d5d8c98143a1e03667b19f266bb7e2ab4268.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4482c161069448bad2811c25da1c8c11ef1ddfd.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdkyj30v6ksw5uuo8rmhwvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/turn-the-public-event-pages-on-or-off/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/890a2c615db416ae1440a74a614a1c57f1c09f9a.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9a3bc9f14a290775272628882f1fc2d35b4d7166.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Turn the public event pages on or off</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>