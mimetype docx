--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId4n3cakd5opcwou1ysx05k">
+      <w:hyperlink w:history="1" r:id="rIdierd7p05_sn2ayqscjhz2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/the-event-pass-in-apple-and-google-wallet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A participant's ticket is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">wallet pass</w:t>
       </w:r>
@@ -111,51 +111,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no separate step to issue one. A pass is minted as part of registering,
 and the registration email carries the links that add it to a phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The pass and the email are the same act:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Because the email is sent from inside pass generation, switching the pass off for
 an event switches its confirmation email off too. They are not two features that
 happen to be related — one is delivered by the other. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdct_ymd11zxbxxeootal3m">
+      <w:hyperlink w:history="1" r:id="rIdi8y7-sg2xwk1marzig4hc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what Offision emails a participant</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What you design, and what you cannot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This page sets the pass for the whole company: an </w:t>
@@ -823,51 +823,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId4n3cakd5opcwou1ysx05k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/the-event-pass-in-apple-and-google-wallet/" TargetMode="External"/><Relationship Id="rIdct_ymd11zxbxxeootal3m" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/what-offision-emails-a-participant/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdierd7p05_sn2ayqscjhz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/the-event-pass-in-apple-and-google-wallet/" TargetMode="External"/><Relationship Id="rIdi8y7-sg2xwk1marzig4hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/what-offision-emails-a-participant/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The event pass in Apple and Google Wallet</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>