--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -42,61 +42,61 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Every registration mints a pass, the pass carries the email, and the design is yours company-wide with a per-event override.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-30</w:t>
+        <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdierd7p05_sn2ayqscjhz2">
+      <w:hyperlink w:history="1" r:id="rId75dfipscyldevj5bjgbnu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/the-event-pass-in-apple-and-google-wallet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A participant's ticket is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">wallet pass</w:t>
       </w:r>
@@ -111,51 +111,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no separate step to issue one. A pass is minted as part of registering,
 and the registration email carries the links that add it to a phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The pass and the email are the same act:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Because the email is sent from inside pass generation, switching the pass off for
 an event switches its confirmation email off too. They are not two features that
 happen to be related — one is delivered by the other. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi8y7-sg2xwk1marzig4hc">
+      <w:hyperlink w:history="1" r:id="rIdy0yk8nrft8aoittgps7wg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what Offision emails a participant</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What you design, and what you cannot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This page sets the pass for the whole company: an </w:t>
@@ -364,50 +364,74 @@
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The QR code itself.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> It carries the participant's registration code, and
 that is what the door scanner reads.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → activity/mobile-pass (Mobile pass)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cancelling a ticket also withdraws the pass</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Cancelling or deleting a participant invalidates their issued Wallet pass. Cancelling or deleting the event withdraws the passes of its registered participants. The card may remain visible on an offline phone until Wallet receives the update; its presence is not proof of a live registration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Event passes use Event Management's own design. Switching visitor passes off does not switch event passes off, and there is no separate mobile-pass licence to select.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -823,51 +847,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdierd7p05_sn2ayqscjhz2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/the-event-pass-in-apple-and-google-wallet/" TargetMode="External"/><Relationship Id="rIdi8y7-sg2xwk1marzig4hc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/what-offision-emails-a-participant/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId75dfipscyldevj5bjgbnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/the-event-pass-in-apple-and-google-wallet/" TargetMode="External"/><Relationship Id="rIdy0yk8nrft8aoittgps7wg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/what-offision-emails-a-participant/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The event pass in Apple and Google Wallet</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>