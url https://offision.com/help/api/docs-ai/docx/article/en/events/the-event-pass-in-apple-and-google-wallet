--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-10-03</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId75dfipscyldevj5bjgbnu">
+      <w:hyperlink w:history="1" r:id="rIdefxkenmco1_mkbztd0blk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/the-event-pass-in-apple-and-google-wallet/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A participant's ticket is a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">wallet pass</w:t>
       </w:r>
@@ -111,51 +111,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no separate step to issue one. A pass is minted as part of registering,
 and the registration email carries the links that add it to a phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The pass and the email are the same act:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Because the email is sent from inside pass generation, switching the pass off for
 an event switches its confirmation email off too. They are not two features that
 happen to be related — one is delivered by the other. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy0yk8nrft8aoittgps7wg">
+      <w:hyperlink w:history="1" r:id="rIdjmk44aimb7-guvikixoll">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what Offision emails a participant</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What you design, and what you cannot</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This page sets the pass for the whole company: an </w:t>
@@ -847,51 +847,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId75dfipscyldevj5bjgbnu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/the-event-pass-in-apple-and-google-wallet/" TargetMode="External"/><Relationship Id="rIdy0yk8nrft8aoittgps7wg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/what-offision-emails-a-participant/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdefxkenmco1_mkbztd0blk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/the-event-pass-in-apple-and-google-wallet/" TargetMode="External"/><Relationship Id="rIdjmk44aimb7-guvikixoll" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/what-offision-emails-a-participant/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The event pass in Apple and Google Wallet</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>