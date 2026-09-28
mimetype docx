--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcd5bhw_mbzwycdgscjfb6">
+      <w:hyperlink w:history="1" r:id="rId_1rjfct3jqvkbo6lmxh88">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/somebody-cant-create-an-event/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody has been told they can run events and cannot get as far as the form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -257,51 +257,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Events are licensed by the month for the whole company, and creating one is what
 spends the allowance — including drafts that were never published and events
 later deleted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This one refuses at the moment of creating rather than on the way in, and it
 affects everybody at once rather than one person. If several coordinators report
 it on the same day, this is why. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde3dsdwi0s0sf9l5-sgfew">
+      <w:hyperlink w:history="1" r:id="rIdasgxwdpfem-c9px2ufvza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how many events your licence allows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — They are trying to edit somebody else's event, not create one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -797,51 +797,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcd5bhw_mbzwycdgscjfb6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/somebody-cant-create-an-event/" TargetMode="External"/><Relationship Id="rIde3dsdwi0s0sf9l5-sgfew" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/how-many-events-your-licence-allows/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_1rjfct3jqvkbo6lmxh88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/somebody-cant-create-an-event/" TargetMode="External"/><Relationship Id="rIdasgxwdpfem-c9px2ufvza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/how-many-events-your-licence-allows/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Somebody can't create an event</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>