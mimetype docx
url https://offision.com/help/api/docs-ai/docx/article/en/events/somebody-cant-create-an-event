--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId_1rjfct3jqvkbo6lmxh88">
+      <w:hyperlink w:history="1" r:id="rIdgm852fqiujty1evwbxyza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/somebody-cant-create-an-event/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody has been told they can run events and cannot get as far as the form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -257,51 +257,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Events are licensed by the month for the whole company, and creating one is what
 spends the allowance — including drafts that were never published and events
 later deleted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This one refuses at the moment of creating rather than on the way in, and it
 affects everybody at once rather than one person. If several coordinators report
 it on the same day, this is why. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdasgxwdpfem-c9px2ufvza">
+      <w:hyperlink w:history="1" r:id="rId8h_sitd34d7y7zjmy7g_h">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how many events your licence allows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — They are trying to edit somebody else's event, not create one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -797,51 +797,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId_1rjfct3jqvkbo6lmxh88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/somebody-cant-create-an-event/" TargetMode="External"/><Relationship Id="rIdasgxwdpfem-c9px2ufvza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/how-many-events-your-licence-allows/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgm852fqiujty1evwbxyza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/somebody-cant-create-an-event/" TargetMode="External"/><Relationship Id="rId8h_sitd34d7y7zjmy7g_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/how-many-events-your-licence-allows/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Somebody can't create an event</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>