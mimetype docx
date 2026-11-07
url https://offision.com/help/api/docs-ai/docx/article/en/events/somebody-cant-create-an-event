--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgm852fqiujty1evwbxyza">
+      <w:hyperlink w:history="1" r:id="rId2yiknhbnyr465nfsuudpw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/somebody-cant-create-an-event/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Somebody has been told they can run events and cannot get as far as the form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -257,51 +257,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Events are licensed by the month for the whole company, and creating one is what
 spends the allowance — including drafts that were never published and events
 later deleted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This one refuses at the moment of creating rather than on the way in, and it
 affects everybody at once rather than one person. If several coordinators report
 it on the same day, this is why. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8h_sitd34d7y7zjmy7g_h">
+      <w:hyperlink w:history="1" r:id="rId4iwc8itca-1ctygrbaxhe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">how many events your licence allows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Solution 4 — They are trying to edit somebody else's event, not create one</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (less common)</w:t>
       </w:r>
@@ -797,51 +797,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgm852fqiujty1evwbxyza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/somebody-cant-create-an-event/" TargetMode="External"/><Relationship Id="rId8h_sitd34d7y7zjmy7g_h" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/how-many-events-your-licence-allows/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2yiknhbnyr465nfsuudpw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/somebody-cant-create-an-event/" TargetMode="External"/><Relationship Id="rId4iwc8itca-1ctygrbaxhe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/how-many-events-your-licence-allows/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Somebody can't create an event</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>