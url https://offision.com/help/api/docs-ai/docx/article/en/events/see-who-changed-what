--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhlmsezvhvokwwxkhy_pto">
+      <w:hyperlink w:history="1" r:id="rIdtxdfwmpe71x0zddmujwjj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/see-who-changed-what/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every change to an event is recorded — created, edited, published, paused,
 closed, cancelled, deleted — and so is every change to the people on it:
 invited, attended, no-show, cancelled, deleted, and each of the two kinds of
 self-registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -627,50 +627,83 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Reading.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The log records changes, not who looked at something.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Sign-ins and permission changes.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Who signed in, and who was granted or
+revoked access, is in </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId90o8hn2d7mggaurz2f3xb">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">the audit
+trail</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">, not here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Emails.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Whether a message was sent, and whether it arrived, is not recorded
 here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Anything about the event's content.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The log tells you a description was
@@ -1112,51 +1145,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdhlmsezvhvokwwxkhy_pto" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/see-who-changed-what/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/727e5defe4bd90961d81f8c1582bb179e3a09e3a.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtxdfwmpe71x0zddmujwjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/see-who-changed-what/" TargetMode="External"/><Relationship Id="rId90o8hn2d7mggaurz2f3xb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/727e5defe4bd90961d81f8c1582bb179e3a09e3a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See who changed what on an event</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>