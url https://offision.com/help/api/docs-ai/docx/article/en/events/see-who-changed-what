--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtxdfwmpe71x0zddmujwjj">
+      <w:hyperlink w:history="1" r:id="rIduraq2pnwbbopr6ltbq_k8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/see-who-changed-what/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every change to an event is recorded — created, edited, published, paused,
 closed, cancelled, deleted — and so is every change to the people on it:
 invited, attended, no-show, cancelled, deleted, and each of the two kinds of
 self-registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -633,51 +633,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The log records changes, not who looked at something.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sign-ins and permission changes.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Who signed in, and who was granted or
 revoked access, is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId90o8hn2d7mggaurz2f3xb">
+      <w:hyperlink w:history="1" r:id="rIdxl-fagls6rwucm0oe8gde">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the audit
 trail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, not here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1145,51 +1145,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtxdfwmpe71x0zddmujwjj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/see-who-changed-what/" TargetMode="External"/><Relationship Id="rId90o8hn2d7mggaurz2f3xb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/727e5defe4bd90961d81f8c1582bb179e3a09e3a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduraq2pnwbbopr6ltbq_k8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/see-who-changed-what/" TargetMode="External"/><Relationship Id="rIdxl-fagls6rwucm0oe8gde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3872cf8f2fc8611323208668f9a9d63757d46c9c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See who changed what on an event</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>