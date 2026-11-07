--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduraq2pnwbbopr6ltbq_k8">
+      <w:hyperlink w:history="1" r:id="rIdmqdgkggufumavdrtjfquh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/see-who-changed-what/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every change to an event is recorded — created, edited, published, paused,
 closed, cancelled, deleted — and so is every change to the people on it:
 invited, attended, no-show, cancelled, deleted, and each of the two kinds of
 self-registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -633,51 +633,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The log records changes, not who looked at something.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Sign-ins and permission changes.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Who signed in, and who was granted or
 revoked access, is in </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxl-fagls6rwucm0oe8gde">
+      <w:hyperlink w:history="1" r:id="rIdp-ktoa9uobniuqd1sl4hb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the audit
 trail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, not here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1145,51 +1145,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIduraq2pnwbbopr6ltbq_k8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/see-who-changed-what/" TargetMode="External"/><Relationship Id="rIdxl-fagls6rwucm0oe8gde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3872cf8f2fc8611323208668f9a9d63757d46c9c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmqdgkggufumavdrtjfquh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/see-who-changed-what/" TargetMode="External"/><Relationship Id="rIdp-ktoa9uobniuqd1sl4hb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3872cf8f2fc8611323208668f9a9d63757d46c9c.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>See who changed what on an event</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>