--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1javhsz5p9syrdi2ocsxr">
+      <w:hyperlink w:history="1" r:id="rIds4cj3ormtvl28jtxklsiy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/internal-and-external-events/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every event is opened to two audiences, and they are set </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">independently</w:t>
       </w:r>
@@ -591,51 +591,51 @@
 An internal sign-up sends nothing — no confirmation and no wallet pass. Their
 ticket lives in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My events</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the app instead. Somebody </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">invited</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by the
 organiser does get both, whichever audience they belong to. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzmjf1de5neckedeqofn9q">
+      <w:hyperlink w:history="1" r:id="rId2bqzlo4e2ci5opxpbwj91">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what Offision emails a participant</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → activity/public-design/event-list (Event list)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -646,51 +646,51 @@
         <w:t xml:space="preserve">What this does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether public pages exist at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a company-wide pair of switches,
 and an event marked visible to external participants still has nowhere to be
 seen if they are off — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbzm9iefuq0vixfuefla4i">
+      <w:hyperlink w:history="1" r:id="rIdvb4tspclrmzwmsp_li_3y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">turning the public event pages on or off</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1167,51 +1167,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1javhsz5p9syrdi2ocsxr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rIdzmjf1de5neckedeqofn9q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/what-offision-emails-a-participant/" TargetMode="External"/><Relationship Id="rIdbzm9iefuq0vixfuefla4i" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/turn-the-public-event-pages-on-or-off/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a083a5f75e582c7bd321eade1edf70d7d69a20b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds4cj3ormtvl28jtxklsiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rId2bqzlo4e2ci5opxpbwj91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/what-offision-emails-a-participant/" TargetMode="External"/><Relationship Id="rIdvb4tspclrmzwmsp_li_3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/turn-the-public-event-pages-on-or-off/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a083a5f75e582c7bd321eade1edf70d7d69a20b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Internal events and external events</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>