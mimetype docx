--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds4cj3ormtvl28jtxklsiy">
+      <w:hyperlink w:history="1" r:id="rIdflx1gey_lsnvkol-ehmv2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/internal-and-external-events/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every event is opened to two audiences, and they are set </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">independently</w:t>
       </w:r>
@@ -591,51 +591,51 @@
 An internal sign-up sends nothing — no confirmation and no wallet pass. Their
 ticket lives in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My events</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the app instead. Somebody </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">invited</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by the
 organiser does get both, whichever audience they belong to. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId2bqzlo4e2ci5opxpbwj91">
+      <w:hyperlink w:history="1" r:id="rIds-nmohdiarir-zxihhxj3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what Offision emails a participant</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → activity/public-design/event-list (Event list)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -646,51 +646,51 @@
         <w:t xml:space="preserve">What this does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether public pages exist at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a company-wide pair of switches,
 and an event marked visible to external participants still has nowhere to be
 seen if they are off — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvb4tspclrmzwmsp_li_3y">
+      <w:hyperlink w:history="1" r:id="rIdwa6v0n0nbwzhaaibnozqw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">turning the public event pages on or off</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1167,51 +1167,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIds4cj3ormtvl28jtxklsiy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rId2bqzlo4e2ci5opxpbwj91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/what-offision-emails-a-participant/" TargetMode="External"/><Relationship Id="rIdvb4tspclrmzwmsp_li_3y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/turn-the-public-event-pages-on-or-off/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a083a5f75e582c7bd321eade1edf70d7d69a20b.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdflx1gey_lsnvkol-ehmv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rIds-nmohdiarir-zxihhxj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/what-offision-emails-a-participant/" TargetMode="External"/><Relationship Id="rIdwa6v0n0nbwzhaaibnozqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/turn-the-public-event-pages-on-or-off/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8cb0de9cb6813c0c5957999994a48e95ade83824.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Internal events and external events</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>