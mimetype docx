--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdflx1gey_lsnvkol-ehmv2">
+      <w:hyperlink w:history="1" r:id="rIdawhofl93ktusf5lozmghf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/internal-and-external-events/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every event is opened to two audiences, and they are set </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">independently</w:t>
       </w:r>
@@ -591,51 +591,51 @@
 An internal sign-up sends nothing — no confirmation and no wallet pass. Their
 ticket lives in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">My events</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in the app instead. Somebody </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">invited</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> by the
 organiser does get both, whichever audience they belong to. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds-nmohdiarir-zxihhxj3">
+      <w:hyperlink w:history="1" r:id="rIdbnola9pogtfwzq1nc56kw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what Offision emails a participant</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → activity/public-design/event-list (Event list)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -646,51 +646,51 @@
         <w:t xml:space="preserve">What this does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Whether public pages exist at all.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a company-wide pair of switches,
 and an event marked visible to external participants still has nowhere to be
 seen if they are off — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwa6v0n0nbwzhaaibnozqw">
+      <w:hyperlink w:history="1" r:id="rIdgv8gdv8vp8czufgda2qg6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">turning the public event pages on or off</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1167,51 +1167,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdflx1gey_lsnvkol-ehmv2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rIds-nmohdiarir-zxihhxj3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/what-offision-emails-a-participant/" TargetMode="External"/><Relationship Id="rIdwa6v0n0nbwzhaaibnozqw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/turn-the-public-event-pages-on-or-off/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8cb0de9cb6813c0c5957999994a48e95ade83824.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdawhofl93ktusf5lozmghf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rIdbnola9pogtfwzq1nc56kw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/what-offision-emails-a-participant/" TargetMode="External"/><Relationship Id="rIdgv8gdv8vp8czufgda2qg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/turn-the-public-event-pages-on-or-off/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8cb0de9cb6813c0c5957999994a48e95ade83824.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Internal events and external events</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>