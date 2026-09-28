--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How events work in Offision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">What an event is, how it differs from a booking, the five statuses it moves through, and why publishing is the only one that turns anything on.</w:t>
+        <w:t xml:space="preserve">What an event is, how it differs from a booking, the five statuses it moves through, and why publishing is the only one that turns anything on. Also how a one-off event — a conference, a pop-up — is set up and cleaned up afterwards: there is no temporary environment, an event is created, closed or deleted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-27</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5h7_bab6nc_gh76ojjguy">
+      <w:hyperlink w:history="1" r:id="rIddxw_ojdz0lxhoockansoc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/how-events-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking reserves a room for people you name. An </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">event</w:t>
       </w:r>
@@ -390,139 +390,266 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> one: events are edited by their own team, so
 opening one for editing adds you to that team as an editor. Publishing, pausing
 and closing happen there too, in the editor, rather than from the list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → activity/activity (Event list)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">What this does not decide</w:t>
+        <w:t xml:space="preserve">A one-off event, and cleaning up afterwards</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">There is no temporary environment to stand up for a conference or a pop-up and
+tear down afterwards, and none is needed: an event is its own container. Its
+registrations, check-ins, sections, reminders and public page all hang off the
+one event record, so setting up is creating the event, and cleaning up is what
+you do to that record when it is over.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">Closed</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the ordinary end. The event moves into everyone's past events,
+its registrations and attendance stay readable, and nothing else in the
+account is touched.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Delete</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> removes the event and its registrations permanently — the honest
+"remove the data" — and is done from the event list by an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Event manager</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.
+There is no undo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Event media is shared.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Banners and images are a library used across
+events, so deleting a file removes it from every event that used it. Delete
+the event, not its pictures, unless nothing else uses them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A room the event held is given back</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> when the event is deleted or its
+location removed; its booking does not linger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The rest of the account is not part of the event and is not cleaned up with it:
+a building, a room, a temporary registration form field, a user group created
+for the crew all stay until somebody removes them by hand.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">What this does not decide</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Who may create events.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a permission and a licensed seat, and it is
 set per person — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpmubqwuem9peoouyrklxq">
+      <w:hyperlink w:history="1" r:id="rIdlddpx6u02ysg9_xouck1b">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">who can create events</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may sign up.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every event is opened to staff and to the outside world
 independently, and an event open to neither is invisible to everybody. That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdknsfioebw0o2nscw813s6">
+      <w:hyperlink w:history="1" r:id="rIdtepl31i10ykojnal53fgt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">internal and external events</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What a registrant is asked for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The registration form is built per event by
 the person running it, in the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkchnbvk_wvxt9sv93dz2t">
+      <w:hyperlink w:history="1" r:id="rId7nwjiy53oxjhbzh1od_y-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">User guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -947,51 +1074,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5h7_bab6nc_gh76ojjguy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/how-events-work/" TargetMode="External"/><Relationship Id="rIdpmubqwuem9peoouyrklxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdknsfioebw0o2nscw813s6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rIdkchnbvk_wvxt9sv93dz2t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84111a0497101cdfc58552eeaa51e6420685cced.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddxw_ojdz0lxhoockansoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/how-events-work/" TargetMode="External"/><Relationship Id="rIdlddpx6u02ysg9_xouck1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdtepl31i10ykojnal53fgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rId7nwjiy53oxjhbzh1od_y-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84111a0497101cdfc58552eeaa51e6420685cced.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How events work in Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>