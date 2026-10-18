--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddxw_ojdz0lxhoockansoc">
+      <w:hyperlink w:history="1" r:id="rIdg8k55ek3-r3cm0xkv4bpb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/how-events-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking reserves a room for people you name. An </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">event</w:t>
       </w:r>
@@ -540,116 +540,116 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may create events.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a permission and a licensed seat, and it is
 set per person — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlddpx6u02ysg9_xouck1b">
+      <w:hyperlink w:history="1" r:id="rIdi_i9nffboj_feh7ocsmuj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">who can create events</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may sign up.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every event is opened to staff and to the outside world
 independently, and an event open to neither is invisible to everybody. That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtepl31i10ykojnal53fgt">
+      <w:hyperlink w:history="1" r:id="rIdta_kniw_sdaiqojstvmvn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">internal and external events</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What a registrant is asked for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The registration form is built per event by
 the person running it, in the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId7nwjiy53oxjhbzh1od_y-">
+      <w:hyperlink w:history="1" r:id="rIdlyucpjokanrhswygxywii">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">User guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1074,51 +1074,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddxw_ojdz0lxhoockansoc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/how-events-work/" TargetMode="External"/><Relationship Id="rIdlddpx6u02ysg9_xouck1b" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdtepl31i10ykojnal53fgt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rId7nwjiy53oxjhbzh1od_y-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/84111a0497101cdfc58552eeaa51e6420685cced.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg8k55ek3-r3cm0xkv4bpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/how-events-work/" TargetMode="External"/><Relationship Id="rIdi_i9nffboj_feh7ocsmuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdta_kniw_sdaiqojstvmvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rIdlyucpjokanrhswygxywii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56a480d5088cbde9e67bf8e21b40f4c9dc47514b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How events work in Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>