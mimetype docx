--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdg8k55ek3-r3cm0xkv4bpb">
+      <w:hyperlink w:history="1" r:id="rIdq91ousnki2wkc0qojzupa">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/how-events-work/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking reserves a room for people you name. An </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">event</w:t>
       </w:r>
@@ -540,116 +540,116 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not decide</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may create events.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is a permission and a licensed seat, and it is
 set per person — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdi_i9nffboj_feh7ocsmuj">
+      <w:hyperlink w:history="1" r:id="rIdiwkajciaj-4juzthq94-y">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">who can create events</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Who may sign up.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Every event is opened to staff and to the outside world
 independently, and an event open to neither is invisible to everybody. That is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdta_kniw_sdaiqojstvmvn">
+      <w:hyperlink w:history="1" r:id="rId0rtlm1r9psji3wta2bdrk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">internal and external events</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">What a registrant is asked for.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The registration form is built per event by
 the person running it, in the </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlyucpjokanrhswygxywii">
+      <w:hyperlink w:history="1" r:id="rIdpeeonfk64dftnoxz0van5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">User guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1074,51 +1074,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdg8k55ek3-r3cm0xkv4bpb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/how-events-work/" TargetMode="External"/><Relationship Id="rIdi_i9nffboj_feh7ocsmuj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rIdta_kniw_sdaiqojstvmvn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rIdlyucpjokanrhswygxywii" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56a480d5088cbde9e67bf8e21b40f4c9dc47514b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdq91ousnki2wkc0qojzupa" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/how-events-work/" TargetMode="External"/><Relationship Id="rIdiwkajciaj-4juzthq94-y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/let-somebody-create-events/" TargetMode="External"/><Relationship Id="rId0rtlm1r9psji3wta2bdrk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/internal-and-external-events/" TargetMode="External"/><Relationship Id="rIdpeeonfk64dftnoxz0van5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/56a480d5088cbde9e67bf8e21b40f4c9dc47514b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>How events work in Offision</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>