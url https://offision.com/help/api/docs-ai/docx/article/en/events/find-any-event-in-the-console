--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdqebkhknsmczewrfm8qopc">
+      <w:hyperlink w:history="1" r:id="rIdod0vjpn6wxvrocv3svvax">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/find-any-event-in-the-console/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Events</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is every event in the company, whoever built it. It is the page to
 start from when you have a name and need the event, and the only place an
@@ -809,51 +809,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Status changes happen inside the event.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show you who is coming.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the event's own participant list, or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0u9z1uuyp1drty4ns7mfd">
+      <w:hyperlink w:history="1" r:id="rIdti-5oafm7zx9f9bz4vzlo">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Participants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the whole company.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1299,51 +1299,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdqebkhknsmczewrfm8qopc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/find-any-event-in-the-console/" TargetMode="External"/><Relationship Id="rId0u9z1uuyp1drty4ns7mfd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/see-everyone-registered/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a4b5dc40508d5c8a91397ce9389b5365a4c4dac.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0bcf96552276b1bc9237cf190eda050799c8bbc5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdod0vjpn6wxvrocv3svvax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/find-any-event-in-the-console/" TargetMode="External"/><Relationship Id="rIdti-5oafm7zx9f9bz4vzlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/see-everyone-registered/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a4b5dc40508d5c8a91397ce9389b5365a4c4dac.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0bcf96552276b1bc9237cf190eda050799c8bbc5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find any event in the console</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>