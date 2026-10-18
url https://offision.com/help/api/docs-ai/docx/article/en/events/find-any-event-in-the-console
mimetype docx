--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdod0vjpn6wxvrocv3svvax">
+      <w:hyperlink w:history="1" r:id="rIdevp1ihlfek5tq7v2_orgf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/find-any-event-in-the-console/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Events</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is every event in the company, whoever built it. It is the page to
 start from when you have a name and need the event, and the only place an
@@ -809,51 +809,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Status changes happen inside the event.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show you who is coming.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the event's own participant list, or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdti-5oafm7zx9f9bz4vzlo">
+      <w:hyperlink w:history="1" r:id="rIdkiein0a61achcvrodjxrr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Participants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the whole company.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1299,51 +1299,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdod0vjpn6wxvrocv3svvax" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/find-any-event-in-the-console/" TargetMode="External"/><Relationship Id="rIdti-5oafm7zx9f9bz4vzlo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/see-everyone-registered/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7a4b5dc40508d5c8a91397ce9389b5365a4c4dac.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/0bcf96552276b1bc9237cf190eda050799c8bbc5.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdevp1ihlfek5tq7v2_orgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/find-any-event-in-the-console/" TargetMode="External"/><Relationship Id="rIdkiein0a61achcvrodjxrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/see-everyone-registered/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d8d166a09c7884386e9c62f2320337834f72c55.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bc0c245e56f6c724ece40bfa14f50a19eedb699.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find any event in the console</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>