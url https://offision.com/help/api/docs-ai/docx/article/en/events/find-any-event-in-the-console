--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdevp1ihlfek5tq7v2_orgf">
+      <w:hyperlink w:history="1" r:id="rIddblfuwyelsazpenfxl7l2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/find-any-event-in-the-console/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Events</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is every event in the company, whoever built it. It is the page to
 start from when you have a name and need the event, and the only place an
@@ -809,51 +809,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Status changes happen inside the event.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Show you who is coming.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> That is the event's own participant list, or
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkiein0a61achcvrodjxrr">
+      <w:hyperlink w:history="1" r:id="rIdqorfygpdoat-nljxqtwx1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Participants</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the whole company.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1299,51 +1299,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdevp1ihlfek5tq7v2_orgf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/find-any-event-in-the-console/" TargetMode="External"/><Relationship Id="rIdkiein0a61achcvrodjxrr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/see-everyone-registered/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d8d166a09c7884386e9c62f2320337834f72c55.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bc0c245e56f6c724ece40bfa14f50a19eedb699.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIddblfuwyelsazpenfxl7l2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/find-any-event-in-the-console/" TargetMode="External"/><Relationship Id="rIdqorfygpdoat-nljxqtwx1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/see-everyone-registered/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5d8d166a09c7884386e9c62f2320337834f72c55.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6bc0c245e56f6c724ece40bfa14f50a19eedb699.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Find any event in the console</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>