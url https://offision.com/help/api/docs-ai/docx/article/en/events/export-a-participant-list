--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,100 +42,120 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Getting the list out for catering, reception or a badge printer — and which columns are empty for which half of your guests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-08-27</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1hpk2tt8p_qr-ry6pvn9t">
+      <w:hyperlink w:history="1" r:id="rIdzlzqlnitrakdyyanxvmm9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/export-a-participant-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export participants</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> takes the list you are looking at and gives you a file of
-it. The filters apply first, so narrowing the list before exporting is how you get
-the file you actually wanted rather than the whole company's.</w:t>
+it. The filters apply first, so setting them before you export is how you get the
+file you actually wanted rather than the whole company's.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">It sits on the event's own participant list, in the app. The console's
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participants</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> page looks like the place for it and is not — that page browses
+every registration in the company and cannot export.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Where in Offision: admin app → activity/participants (Participants)</w:t>
+        <w:t xml:space="preserve">Where in Offision: admin app → activity/activity (Event list)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
             <wp:docPr id="1" name="event-participants-export" descr="Export sits behind the ellipsis above the event's own participant list." title="Export sits behind the ellipsis above the event's own participant list."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -158,85 +178,263 @@
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Export sits behind the ellipsis above the event's own participant list.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The menu behind it holds two things, and the second is the one you want.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2447925"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="event-participants-export-menu" descr="Import participants, and Export participants." title="Import participants, and Export participants."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId8" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2447925"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Import participants, and Export participants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Filter first, then export</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The two filters that matter here are </w:t>
-[...22 lines deleted...]
-confirmation email are internal plus self-registered.</w:t>
+        <w:t xml:space="preserve">Two chips sit over the list. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Status</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the attendance one — pending, invitation
+sent, attended, no show, cancelled — and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registration</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> splits the people who
+signed themselves up from the ones a coordinator invited. Narrow with either, and
+the file follows.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An attendance list is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Status → Attended</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: the file then holds the people who
+actually turned up, with the time each of them was scanned in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2647950" cy="3124200"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="event-participants-status-filter" descr="The five states the file can be narrowed to." title="The five states the file can be narrowed to."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2647950" cy="3124200"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The five states the file can be narrowed to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The list on screen does not redraw:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+Setting a chip marks it, but the rows behind it stay as they were. The export
+still follows what you set — check the file, not the list.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The one split this list does not offer is internal against external. Every row
+carries the pill, but there is no filter for it, so a guests-only file means
+exporting the event and cutting the colleagues out afterwards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What is in the file</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Names, addresses and status, plus </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check-in time</w:t>
       </w:r>
       <w:r>
@@ -249,50 +447,161 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Half the columns are empty for colleagues:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Those extra columns exist only on the external side — a colleague is never asked
 for their company or their dietary requirements, so those cells are blank for
 every internal row. A catering list built from a mixed event will be missing
 exactly the people who work for you, and that is the data, not the export.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where you need dietary requirements from everybody, ask for them with a custom
 field on the event, which can be made required for both audiences.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Check-in time without exporting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The console's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Participants</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> page carries the same value under another name:
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attend date</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, a column hidden by default. Turn it on from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sorting / Columns</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">
+and the list answers registered-against-attended on screen, across every event at
+once — which is often all anybody wanted the file for.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="2867025"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="event-participants-attend-date" descr="Attend date is the file's Check-in time under the console's name." title="Attend date is the file's Check-in time under the console's name."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="2867025"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attend date is the file's Check-in time under the console's name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the export does not include</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Anything about the event itself</w:t>
@@ -333,54 +642,63 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Their wallet pass.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The QR code is not exportable, and does not need to be —
 check-in reads the pass on their phone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Check it worked</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Open the file and count the rows against the number the page showed before you
-[...2 lines deleted...]
-caterer.</w:t>
+        <w:t xml:space="preserve">Open the file and read the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Status</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> column. If a name is missing, a chip was
+still set that you had forgotten about — which is usually the intent, but worth
+confirming before the list goes to a caterer.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -796,51 +1114,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId1hpk2tt8p_qr-ry6pvn9t" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/82a370bd5b0f1356a8f8d9249b2a92845940fbaf.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzlzqlnitrakdyyanxvmm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b2b9ff4a9b681018dfff3ce8456d584fd267dfc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bc78bd72e51f9114e4c5eb50a0cd73a2a44eeac.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1324d5cc123fa55e6c56dd0f625e95a8579923a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/398a6d447aa8c483d6d6e1b12965cdec2ad70b51.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Export a participant list</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>