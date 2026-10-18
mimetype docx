--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzlzqlnitrakdyyanxvmm9">
+      <w:hyperlink w:history="1" r:id="rIdbkzpm_jwdjayzqwfbjpca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/export-a-participant-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export participants</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> takes the list you are looking at and gives you a file of
 it. The filters apply first, so setting them before you export is how you get the
@@ -1114,51 +1114,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdzlzqlnitrakdyyanxvmm9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b2b9ff4a9b681018dfff3ce8456d584fd267dfc.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/9bc78bd72e51f9114e4c5eb50a0cd73a2a44eeac.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b1324d5cc123fa55e6c56dd0f625e95a8579923a.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/398a6d447aa8c483d6d6e1b12965cdec2ad70b51.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbkzpm_jwdjayzqwfbjpca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d15a068ff273f3aadc27df0a5ef87bebd85269f2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bcb53022618014daa6ce388905e8501ebb28bed.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c76c57da1dc9a3af770fe97bf004e377dd438b0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6110976832c95cb27d1a47894faa1658796b4470.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Export a participant list</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>