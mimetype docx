--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbkzpm_jwdjayzqwfbjpca">
+      <w:hyperlink w:history="1" r:id="rIdgz9ygcxulpnz4h0x_7evl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/export-a-participant-list/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Export participants</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> takes the list you are looking at and gives you a file of
 it. The filters apply first, so setting them before you export is how you get the
@@ -1114,51 +1114,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdbkzpm_jwdjayzqwfbjpca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d15a068ff273f3aadc27df0a5ef87bebd85269f2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bcb53022618014daa6ce388905e8501ebb28bed.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c76c57da1dc9a3af770fe97bf004e377dd438b0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6110976832c95cb27d1a47894faa1658796b4470.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgz9ygcxulpnz4h0x_7evl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/export-a-participant-list/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d15a068ff273f3aadc27df0a5ef87bebd85269f2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2bcb53022618014daa6ce388905e8501ebb28bed.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7c76c57da1dc9a3af770fe97bf004e377dd438b0.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/6110976832c95cb27d1a47894faa1658796b4470.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Export a participant list</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>