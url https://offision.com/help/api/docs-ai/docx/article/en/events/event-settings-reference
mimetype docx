--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdctxkl8irj6pxzcyi8h3lq">
+      <w:hyperlink w:history="1" r:id="rIdwpylrqzp6p5zal07cyv1e">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/event-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything on these four pages is about what people </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">outside</w:t>
       </w:r>
@@ -957,51 +957,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Each is a default rather than a rule, and an organiser can put any of them back</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The sections themselves are covered one by one in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzpsuuom1jtjiahvlext9y">
+      <w:hyperlink w:history="1" r:id="rId3si2uojse8kvvwlw58jjw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">choose what the public event page shows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Registration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The sign-up form's sidebar and the terms behind it. The form's own fields are not
@@ -1784,51 +1784,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">With none added, the standard three are shown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The wording and the steps are covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdx-v9m6b_dyfzofowirjwj">
+      <w:hyperlink w:history="1" r:id="rIdsvcdmdtk-euewl0q5axw1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">set what the confirmation page says</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What these pages do not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2342,51 +2342,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdctxkl8irj6pxzcyi8h3lq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/event-settings-reference/" TargetMode="External"/><Relationship Id="rIdzpsuuom1jtjiahvlext9y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/choose-what-the-public-event-page-shows/" TargetMode="External"/><Relationship Id="rIdx-v9m6b_dyfzofowirjwj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/set-what-the-confirmation-page-says/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfc9dbfb40f8c5a2ded4bdeb62274b6bcc4b38f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d74911c02abb09f2d8f706e5df779b9bc2a2527.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/948f0f95ffc220897b40f882fd1cc456a7420e18.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwpylrqzp6p5zal07cyv1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/event-settings-reference/" TargetMode="External"/><Relationship Id="rId3si2uojse8kvvwlw58jjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/choose-what-the-public-event-page-shows/" TargetMode="External"/><Relationship Id="rIdsvcdmdtk-euewl0q5axw1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/set-what-the-confirmation-page-says/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfc9dbfb40f8c5a2ded4bdeb62274b6bcc4b38f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d74911c02abb09f2d8f706e5df779b9bc2a2527.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/948f0f95ffc220897b40f882fd1cc456a7420e18.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Public page design settings reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>