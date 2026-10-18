--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwpylrqzp6p5zal07cyv1e">
+      <w:hyperlink w:history="1" r:id="rIdrroa0hqym6_jm0bezxxa9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/event-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything on these four pages is about what people </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">outside</w:t>
       </w:r>
@@ -957,51 +957,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Each is a default rather than a rule, and an organiser can put any of them back</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The sections themselves are covered one by one in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3si2uojse8kvvwlw58jjw">
+      <w:hyperlink w:history="1" r:id="rIdnktgf01tbw8s4zmafagqz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">choose what the public event page shows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Registration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The sign-up form's sidebar and the terms behind it. The form's own fields are not
@@ -1784,51 +1784,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">With none added, the standard three are shown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The wording and the steps are covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdsvcdmdtk-euewl0q5axw1">
+      <w:hyperlink w:history="1" r:id="rIdfoavcsycxulsaumn1lq2a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">set what the confirmation page says</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What these pages do not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2342,51 +2342,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwpylrqzp6p5zal07cyv1e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/event-settings-reference/" TargetMode="External"/><Relationship Id="rId3si2uojse8kvvwlw58jjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/choose-what-the-public-event-page-shows/" TargetMode="External"/><Relationship Id="rIdsvcdmdtk-euewl0q5axw1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/set-what-the-confirmation-page-says/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/cfc9dbfb40f8c5a2ded4bdeb62274b6bcc4b38f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8d74911c02abb09f2d8f706e5df779b9bc2a2527.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/948f0f95ffc220897b40f882fd1cc456a7420e18.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrroa0hqym6_jm0bezxxa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/event-settings-reference/" TargetMode="External"/><Relationship Id="rIdnktgf01tbw8s4zmafagqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/choose-what-the-public-event-page-shows/" TargetMode="External"/><Relationship Id="rIdfoavcsycxulsaumn1lq2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/set-what-the-confirmation-page-says/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffe548a0f518af42162cfc2c0d2a60ceec4287cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d232aeeb09c1790b63ebba645370dd1fc4a31b6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30c03de8f5c06b992d213edce7d698194c224877.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Public page design settings reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>