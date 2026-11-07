--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-01</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrroa0hqym6_jm0bezxxa9">
+      <w:hyperlink w:history="1" r:id="rIdgjnkwumztzx3crk14ffiv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/events/event-settings-reference/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything on these four pages is about what people </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">outside</w:t>
       </w:r>
@@ -957,51 +957,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Each is a default rather than a rule, and an organiser can put any of them back</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The sections themselves are covered one by one in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdnktgf01tbw8s4zmafagqz">
+      <w:hyperlink w:history="1" r:id="rId0xv99eazf_zd3cxfoal4c">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">choose what the public event page shows</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Registration</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The sign-up form's sidebar and the terms behind it. The form's own fields are not
@@ -1784,51 +1784,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">With none added, the standard three are shown</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The wording and the steps are covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdfoavcsycxulsaumn1lq2a">
+      <w:hyperlink w:history="1" r:id="rIdt61tlrhpuiioyn4rbmmpp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">set what the confirmation page says</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What these pages do not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -2342,51 +2342,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrroa0hqym6_jm0bezxxa9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/event-settings-reference/" TargetMode="External"/><Relationship Id="rIdnktgf01tbw8s4zmafagqz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/choose-what-the-public-event-page-shows/" TargetMode="External"/><Relationship Id="rIdfoavcsycxulsaumn1lq2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/set-what-the-confirmation-page-says/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffe548a0f518af42162cfc2c0d2a60ceec4287cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d232aeeb09c1790b63ebba645370dd1fc4a31b6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30c03de8f5c06b992d213edce7d698194c224877.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdgjnkwumztzx3crk14ffiv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/events/event-settings-reference/" TargetMode="External"/><Relationship Id="rId0xv99eazf_zd3cxfoal4c" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/choose-what-the-public-event-page-shows/" TargetMode="External"/><Relationship Id="rIdt61tlrhpuiioyn4rbmmpp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/events/set-what-the-confirmation-page-says/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ffe548a0f518af42162cfc2c0d2a60ceec4287cd.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7d232aeeb09c1790b63ebba645370dd1fc4a31b6.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/30c03de8f5c06b992d213edce7d698194c224877.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Public page design settings reference</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>