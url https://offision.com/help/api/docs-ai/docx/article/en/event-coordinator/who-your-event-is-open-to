--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3diru0np9nrulxjnbxwj6">
+      <w:hyperlink w:history="1" r:id="rIdo_i5ej5iq78ljaldnkior">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/event-coordinator/who-your-event-is-open-to/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Config &amp; rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is where you decide who may sign up. It opens with one switch —
 </w:t>
@@ -137,100 +137,100 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is everybody else.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An event can be open to one, to both, or — easily, by accident — to neither. That
 last case is the commonest reason an organiser reports that nobody can see their
 event: it was published, and never shown to anyone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5715000" cy="4352925"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="event-editor-registration-toggles" descr="Config &amp;amp; rules: the two audiences are separate switches, each with a page behind it." title="Config &amp;amp; rules: the two audiences are separate switches, each with a page behind it."/>
+            <wp:docPr id="1" name="event-editor-registration-toggles" descr="Config &amp; rules: the two audiences are separate switches, each with a page behind it." title="Config &amp; rules: the two audiences are separate switches, each with a page behind it."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="4352925"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Config &amp;amp; rules: the two audiences are separate switches, each with a page behind it.</w:t>
+        <w:t xml:space="preserve">Config &amp; rules: the two audiences are separate switches, each with a page behind it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The two sides are not mirror images</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each side has the same three controls: whether that audience sees the event at
 all, whether they may sign themselves up, and a registration window of their own.
 The windows are genuinely separate, which is what lets external sign-ups close a
 week early while colleagues can still put their name down the night before.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -364,69 +364,69 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you need everybody holding an emailed ticket, invite them rather than letting
 them sign themselves up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where to go next</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdrlcwxplmyimhy3hh8oo2y">
+      <w:hyperlink w:history="1" r:id="rIdp3j3m5bj4msugdnatuir7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open an event to your colleagues</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdjjmigawzj5snnzoojzuq8">
+      <w:hyperlink w:history="1" r:id="rIdwhoexnhhinactzar-ognj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open an event to people outside</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
@@ -848,51 +848,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3diru0np9nrulxjnbxwj6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdrlcwxplmyimhy3hh8oo2y" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/open-an-event-to-your-colleagues/" TargetMode="External"/><Relationship Id="rIdjjmigawzj5snnzoojzuq8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/open-an-event-to-people-outside/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14f376659aa99255df81dade605d0d1f2b531555.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a083a5f75e582c7bd321eade1edf70d7d69a20b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo_i5ej5iq78ljaldnkior" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdp3j3m5bj4msugdnatuir7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/open-an-event-to-your-colleagues/" TargetMode="External"/><Relationship Id="rIdwhoexnhhinactzar-ognj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/open-an-event-to-people-outside/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14f376659aa99255df81dade605d0d1f2b531555.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a083a5f75e582c7bd321eade1edf70d7d69a20b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Who your event is open to</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>