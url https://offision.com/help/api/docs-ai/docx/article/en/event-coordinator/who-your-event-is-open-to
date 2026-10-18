--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdo_i5ej5iq78ljaldnkior">
+      <w:hyperlink w:history="1" r:id="rIdwiju4-vqgm3vag2ibcfpc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/event-coordinator/who-your-event-is-open-to/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Config &amp; rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is where you decide who may sign up. It opens with one switch —
 </w:t>
@@ -364,69 +364,69 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you need everybody holding an emailed ticket, invite them rather than letting
 them sign themselves up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where to go next</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdp3j3m5bj4msugdnatuir7">
+      <w:hyperlink w:history="1" r:id="rIdp_8xwbj5zcdg6kje9qycs">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open an event to your colleagues</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdwhoexnhhinactzar-ognj">
+      <w:hyperlink w:history="1" r:id="rIdd7qmopxy3dv325rivnxth">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open an event to people outside</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
@@ -848,51 +848,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo_i5ej5iq78ljaldnkior" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdp3j3m5bj4msugdnatuir7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/open-an-event-to-your-colleagues/" TargetMode="External"/><Relationship Id="rIdwhoexnhhinactzar-ognj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/open-an-event-to-people-outside/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14f376659aa99255df81dade605d0d1f2b531555.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/5a083a5f75e582c7bd321eade1edf70d7d69a20b.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwiju4-vqgm3vag2ibcfpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdp_8xwbj5zcdg6kje9qycs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/open-an-event-to-your-colleagues/" TargetMode="External"/><Relationship Id="rIdd7qmopxy3dv325rivnxth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/open-an-event-to-people-outside/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cbb2f1f688921ae8d10d3a1f001716758abf607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8cb0de9cb6813c0c5957999994a48e95ade83824.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Who your event is open to</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>