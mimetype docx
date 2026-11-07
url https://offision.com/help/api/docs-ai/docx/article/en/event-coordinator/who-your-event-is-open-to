--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwiju4-vqgm3vag2ibcfpc">
+      <w:hyperlink w:history="1" r:id="rId6f9iqmcalgdcvg4o8gkt5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/event-coordinator/who-your-event-is-open-to/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Config &amp; rules</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is where you decide who may sign up. It opens with one switch —
 </w:t>
@@ -364,69 +364,69 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you need everybody holding an emailed ticket, invite them rather than letting
 them sign themselves up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where to go next</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdp_8xwbj5zcdg6kje9qycs">
+      <w:hyperlink w:history="1" r:id="rIdautyjiedv18iz0baogwhc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open an event to your colleagues</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdd7qmopxy3dv325rivnxth">
+      <w:hyperlink w:history="1" r:id="rId1ooxsvighlvc4smt1lvya">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Open an event to people outside</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
@@ -848,51 +848,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdwiju4-vqgm3vag2ibcfpc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdp_8xwbj5zcdg6kje9qycs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/open-an-event-to-your-colleagues/" TargetMode="External"/><Relationship Id="rIdd7qmopxy3dv325rivnxth" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/open-an-event-to-people-outside/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cbb2f1f688921ae8d10d3a1f001716758abf607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8cb0de9cb6813c0c5957999994a48e95ade83824.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6f9iqmcalgdcvg4o8gkt5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdautyjiedv18iz0baogwhc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/open-an-event-to-your-colleagues/" TargetMode="External"/><Relationship Id="rId1ooxsvighlvc4smt1lvya" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/open-an-event-to-people-outside/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/2cbb2f1f688921ae8d10d3a1f001716758abf607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8cb0de9cb6813c0c5957999994a48e95ade83824.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Who your event is open to</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>