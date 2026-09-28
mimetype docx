--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdmgxyyii1dqfsufyblfwhz">
+      <w:hyperlink w:history="1" r:id="rIdyumfbzlmc5yoofnvq0zjw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/event-coordinator/open-your-events-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Running an event happens in the app, not in the admin console. Under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Events</w:t>
       </w:r>
@@ -310,163 +310,163 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That also means an event disappearing from your list usually means somebody
 removed you from its team, not that the event was deleted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The order things happen in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdi3vmazzlpjfosf_-ivz48">
+      <w:hyperlink w:history="1" r:id="rIdnlejkqyhvxy7btiratigd">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create an event</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — its type, category and name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdl6nsjqfoolk7q5wplpy6j">
+      <w:hyperlink w:history="1" r:id="rIdk1i1oywmdids65-wktxxc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set when and where</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, then
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdatg8jn91z31i1ju2fgags">
+      <w:hyperlink w:history="1" r:id="rIdrtkfupedpoj51dutcmzgr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">fill in the details</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Decide </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId1wglbdv2etiu0yi5clmjw">
+      <w:hyperlink w:history="1" r:id="rIdwor0avj8w9mby3kwpi6bt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">who your event is open to</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdfsphklsvkj2woanqs6xoy">
+      <w:hyperlink w:history="1" r:id="rIdbmuss3zezywhkpyhy0d5v">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Publish it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — nothing is
 visible to anybody until you do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdm39cadnyttyh5zblkf6j5">
+      <w:hyperlink w:history="1" r:id="rIdzcp_uxmxycebziptpxanc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Invite people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and, on the
 day, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkwmten9meh3ylqjq8vdpn">
+      <w:hyperlink w:history="1" r:id="rIdt3q-0dmkmv1ovgfilvy2a">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">check them in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -897,51 +897,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdmgxyyii1dqfsufyblfwhz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/open-your-events-page/" TargetMode="External"/><Relationship Id="rIdi3vmazzlpjfosf_-ivz48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/create-an-event/" TargetMode="External"/><Relationship Id="rIdl6nsjqfoolk7q5wplpy6j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/set-when-and-where-it-happens/" TargetMode="External"/><Relationship Id="rIdatg8jn91z31i1ju2fgags" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/fill-in-the-event-details/" TargetMode="External"/><Relationship Id="rId1wglbdv2etiu0yi5clmjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdfsphklsvkj2woanqs6xoy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/publish-pause-close-or-cancel/" TargetMode="External"/><Relationship Id="rIdm39cadnyttyh5zblkf6j5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/invite-people-and-see-whos-coming/" TargetMode="External"/><Relationship Id="rIdkwmten9meh3ylqjq8vdpn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/check-people-in-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/991026b2593374f80447ee86b568f624961a8a1c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyumfbzlmc5yoofnvq0zjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/open-your-events-page/" TargetMode="External"/><Relationship Id="rIdnlejkqyhvxy7btiratigd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/create-an-event/" TargetMode="External"/><Relationship Id="rIdk1i1oywmdids65-wktxxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/set-when-and-where-it-happens/" TargetMode="External"/><Relationship Id="rIdrtkfupedpoj51dutcmzgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/fill-in-the-event-details/" TargetMode="External"/><Relationship Id="rIdwor0avj8w9mby3kwpi6bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdbmuss3zezywhkpyhy0d5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/publish-pause-close-or-cancel/" TargetMode="External"/><Relationship Id="rIdzcp_uxmxycebziptpxanc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/invite-people-and-see-whos-coming/" TargetMode="External"/><Relationship Id="rIdt3q-0dmkmv1ovgfilvy2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/check-people-in-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/991026b2593374f80447ee86b568f624961a8a1c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Open your Events page</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>