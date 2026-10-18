--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyumfbzlmc5yoofnvq0zjw">
+      <w:hyperlink w:history="1" r:id="rId-x2ko8oysbmu0vom42pw4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/event-coordinator/open-your-events-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Running an event happens in the app, not in the admin console. Under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Events</w:t>
       </w:r>
@@ -310,163 +310,163 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That also means an event disappearing from your list usually means somebody
 removed you from its team, not that the event was deleted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The order things happen in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdnlejkqyhvxy7btiratigd">
+      <w:hyperlink w:history="1" r:id="rIdkfdd9l8v0qyjtnehcf1jf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create an event</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — its type, category and name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdk1i1oywmdids65-wktxxc">
+      <w:hyperlink w:history="1" r:id="rIdifcwo8eo68p2rqmdkqxgz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set when and where</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, then
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrtkfupedpoj51dutcmzgr">
+      <w:hyperlink w:history="1" r:id="rIdvtddtemqdxb1e0pml73nz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">fill in the details</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Decide </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdwor0avj8w9mby3kwpi6bt">
+      <w:hyperlink w:history="1" r:id="rIdgdgsfsevirf-cvcaxmsou">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">who your event is open to</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdbmuss3zezywhkpyhy0d5v">
+      <w:hyperlink w:history="1" r:id="rIdelzpnsrb4clpghgv9gq4p">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Publish it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — nothing is
 visible to anybody until you do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdzcp_uxmxycebziptpxanc">
+      <w:hyperlink w:history="1" r:id="rIduji7voy1fajnb47yqblme">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Invite people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and, on the
 day, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt3q-0dmkmv1ovgfilvy2a">
+      <w:hyperlink w:history="1" r:id="rId8gqw2kn-bh4x1vk5o-4ts">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">check them in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -897,51 +897,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyumfbzlmc5yoofnvq0zjw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/open-your-events-page/" TargetMode="External"/><Relationship Id="rIdnlejkqyhvxy7btiratigd" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/create-an-event/" TargetMode="External"/><Relationship Id="rIdk1i1oywmdids65-wktxxc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/set-when-and-where-it-happens/" TargetMode="External"/><Relationship Id="rIdrtkfupedpoj51dutcmzgr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/fill-in-the-event-details/" TargetMode="External"/><Relationship Id="rIdwor0avj8w9mby3kwpi6bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdbmuss3zezywhkpyhy0d5v" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/publish-pause-close-or-cancel/" TargetMode="External"/><Relationship Id="rIdzcp_uxmxycebziptpxanc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/invite-people-and-see-whos-coming/" TargetMode="External"/><Relationship Id="rIdt3q-0dmkmv1ovgfilvy2a" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/check-people-in-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/991026b2593374f80447ee86b568f624961a8a1c.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-x2ko8oysbmu0vom42pw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/open-your-events-page/" TargetMode="External"/><Relationship Id="rIdkfdd9l8v0qyjtnehcf1jf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/create-an-event/" TargetMode="External"/><Relationship Id="rIdifcwo8eo68p2rqmdkqxgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/set-when-and-where-it-happens/" TargetMode="External"/><Relationship Id="rIdvtddtemqdxb1e0pml73nz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/fill-in-the-event-details/" TargetMode="External"/><Relationship Id="rIdgdgsfsevirf-cvcaxmsou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdelzpnsrb4clpghgv9gq4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/publish-pause-close-or-cancel/" TargetMode="External"/><Relationship Id="rIduji7voy1fajnb47yqblme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/invite-people-and-see-whos-coming/" TargetMode="External"/><Relationship Id="rId8gqw2kn-bh4x1vk5o-4ts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/check-people-in-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8015488d096a320f268729a69575ae9d22d4183f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Open your Events page</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>