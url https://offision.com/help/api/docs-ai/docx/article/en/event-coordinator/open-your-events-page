--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId-x2ko8oysbmu0vom42pw4">
+      <w:hyperlink w:history="1" r:id="rIdutqwubl4tckiv_kecg-q9">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/event-coordinator/open-your-events-page/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Running an event happens in the app, not in the admin console. Under </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Events</w:t>
       </w:r>
@@ -310,163 +310,163 @@
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That also means an event disappearing from your list usually means somebody
 removed you from its team, not that the event was deleted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The order things happen in</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdkfdd9l8v0qyjtnehcf1jf">
+      <w:hyperlink w:history="1" r:id="rIdziw5zhumna9ru1kt5tvi-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Create an event</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — its type, category and name.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdifcwo8eo68p2rqmdkqxgz">
+      <w:hyperlink w:history="1" r:id="rIdhjvrcnjusirozqy_vgz4d">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set when and where</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">, then
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdvtddtemqdxb1e0pml73nz">
+      <w:hyperlink w:history="1" r:id="rId0fcodm2frrxuojgllucpi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">fill in the details</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Decide </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgdgsfsevirf-cvcaxmsou">
+      <w:hyperlink w:history="1" r:id="rIdeyw2xeyc_am-cg1zqe7jw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">who your event is open to</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIdelzpnsrb4clpghgv9gq4p">
+      <w:hyperlink w:history="1" r:id="rIdp-9ltuga4gtnnkkygvdon">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Publish it</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — nothing is
 visible to anybody until you do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
-      <w:hyperlink w:history="1" r:id="rIduji7voy1fajnb47yqblme">
+      <w:hyperlink w:history="1" r:id="rIdq_2dblghmky22cr1o1ajz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Invite people</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and, on the
 day, </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8gqw2kn-bh4x1vk5o-4ts">
+      <w:hyperlink w:history="1" r:id="rIdr3ojiabsq6coatwrrxzb5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">check them in</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -897,51 +897,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId-x2ko8oysbmu0vom42pw4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/open-your-events-page/" TargetMode="External"/><Relationship Id="rIdkfdd9l8v0qyjtnehcf1jf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/create-an-event/" TargetMode="External"/><Relationship Id="rIdifcwo8eo68p2rqmdkqxgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/set-when-and-where-it-happens/" TargetMode="External"/><Relationship Id="rIdvtddtemqdxb1e0pml73nz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/fill-in-the-event-details/" TargetMode="External"/><Relationship Id="rIdgdgsfsevirf-cvcaxmsou" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdelzpnsrb4clpghgv9gq4p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/publish-pause-close-or-cancel/" TargetMode="External"/><Relationship Id="rIduji7voy1fajnb47yqblme" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/invite-people-and-see-whos-coming/" TargetMode="External"/><Relationship Id="rId8gqw2kn-bh4x1vk5o-4ts" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/check-people-in-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8015488d096a320f268729a69575ae9d22d4183f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdutqwubl4tckiv_kecg-q9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/open-your-events-page/" TargetMode="External"/><Relationship Id="rIdziw5zhumna9ru1kt5tvi-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/create-an-event/" TargetMode="External"/><Relationship Id="rIdhjvrcnjusirozqy_vgz4d" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/set-when-and-where-it-happens/" TargetMode="External"/><Relationship Id="rId0fcodm2frrxuojgllucpi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/fill-in-the-event-details/" TargetMode="External"/><Relationship Id="rIdeyw2xeyc_am-cg1zqe7jw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/who-your-event-is-open-to/" TargetMode="External"/><Relationship Id="rIdp-9ltuga4gtnnkkygvdon" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/publish-pause-close-or-cancel/" TargetMode="External"/><Relationship Id="rIdq_2dblghmky22cr1o1ajz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/invite-people-and-see-whos-coming/" TargetMode="External"/><Relationship Id="rIdr3ojiabsq6coatwrrxzb5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/check-people-in-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8015488d096a320f268729a69575ae9d22d4183f.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Open your Events page</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>