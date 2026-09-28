--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdalm9jgoaezqewz3twmcvw">
+      <w:hyperlink w:history="1" r:id="rIde0pio0hnde4ftt17ah8el">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/event-coordinator/help-a-guest-show-their-pass/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most of the queue arrives with the code already open. The rest are standing in
 front of you tapping around their phone, and getting them to the right screen is
 faster than anything else you can do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -275,51 +275,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">My events. The code is covered here; on their screen it is the one you scan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The full article on the guest's side of this is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdiveatopi8i5dfif0x9gy8">
+      <w:hyperlink w:history="1" r:id="rId5n8u79-lr9vypcznwori3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your events and your QR code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 worth sending to anybody who asks you the same thing twice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An outside guest: their email</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -466,51 +466,51 @@
       <w:r>
         <w:t xml:space="preserve">A cancelled registration and a name that is genuinely not on the list are the
 organiser's call, not yours. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in anyway</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> exists for when they say so —
 ask, do not decide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the code reaches the scanner and still will not read, that is a different
 problem and it is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdagod6kw7dp_72zg0zkx-w">
+      <w:hyperlink w:history="1" r:id="rIdpjld-jvoyn2ltx25ujmpq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a pass won't scan at the door</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -941,51 +941,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdalm9jgoaezqewz3twmcvw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/help-a-guest-show-their-pass/" TargetMode="External"/><Relationship Id="rIdiveatopi8i5dfif0x9gy8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/your-events-and-your-qr-code/" TargetMode="External"/><Relationship Id="rIdagod6kw7dp_72zg0zkx-w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/a-pass-wont-scan-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4a1e9d3fd1ae8a171d28d05b00d384cabc84c80.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde0pio0hnde4ftt17ah8el" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/help-a-guest-show-their-pass/" TargetMode="External"/><Relationship Id="rId5n8u79-lr9vypcznwori3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/your-events-and-your-qr-code/" TargetMode="External"/><Relationship Id="rIdpjld-jvoyn2ltx25ujmpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/a-pass-wont-scan-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4a1e9d3fd1ae8a171d28d05b00d384cabc84c80.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Help a guest show their pass</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>