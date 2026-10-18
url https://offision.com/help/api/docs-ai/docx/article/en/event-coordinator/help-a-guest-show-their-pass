--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIde0pio0hnde4ftt17ah8el">
+      <w:hyperlink w:history="1" r:id="rId5ay_ldrr_pg0k54_maq2w">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/event-coordinator/help-a-guest-show-their-pass/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most of the queue arrives with the code already open. The rest are standing in
 front of you tapping around their phone, and getting them to the right screen is
 faster than anything else you can do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -275,51 +275,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">My events. The code is covered here; on their screen it is the one you scan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The full article on the guest's side of this is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5n8u79-lr9vypcznwori3">
+      <w:hyperlink w:history="1" r:id="rIdyg0mzrujvpdujc0eohthu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your events and your QR code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 worth sending to anybody who asks you the same thing twice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An outside guest: their email</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -466,51 +466,51 @@
       <w:r>
         <w:t xml:space="preserve">A cancelled registration and a name that is genuinely not on the list are the
 organiser's call, not yours. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in anyway</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> exists for when they say so —
 ask, do not decide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the code reaches the scanner and still will not read, that is a different
 problem and it is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdpjld-jvoyn2ltx25ujmpq">
+      <w:hyperlink w:history="1" r:id="rIds54i2cslia6j-wdjtqooj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a pass won't scan at the door</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -941,51 +941,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIde0pio0hnde4ftt17ah8el" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/help-a-guest-show-their-pass/" TargetMode="External"/><Relationship Id="rId5n8u79-lr9vypcznwori3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/your-events-and-your-qr-code/" TargetMode="External"/><Relationship Id="rIdpjld-jvoyn2ltx25ujmpq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/a-pass-wont-scan-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/e4a1e9d3fd1ae8a171d28d05b00d384cabc84c80.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ay_ldrr_pg0k54_maq2w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/help-a-guest-show-their-pass/" TargetMode="External"/><Relationship Id="rIdyg0mzrujvpdujc0eohthu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/your-events-and-your-qr-code/" TargetMode="External"/><Relationship Id="rIds54i2cslia6j-wdjtqooj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/a-pass-wont-scan-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b716db960cae43aeb3a94195b9632f90efad71f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Help a guest show their pass</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>