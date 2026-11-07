--- v2 (2026-10-18)
+++ v3 (2026-11-07)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ay_ldrr_pg0k54_maq2w">
+      <w:hyperlink w:history="1" r:id="rIdsbgbhpc_9nxeqzcwrdpus">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/event-coordinator/help-a-guest-show-their-pass/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Most of the queue arrives with the code already open. The rest are standing in
 front of you tapping around their phone, and getting them to the right screen is
 faster than anything else you can do.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
@@ -275,51 +275,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">My events. The code is covered here; on their screen it is the one you scan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The full article on the guest's side of this is
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyg0mzrujvpdujc0eohthu">
+      <w:hyperlink w:history="1" r:id="rId3v22lqntgse8zjzujoxko">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">your events and your QR code</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> —
 worth sending to anybody who asks you the same thing twice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An outside guest: their email</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
@@ -466,51 +466,51 @@
       <w:r>
         <w:t xml:space="preserve">A cancelled registration and a name that is genuinely not on the list are the
 organiser's call, not yours. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Check in anyway</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> exists for when they say so —
 ask, do not decide.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the code reaches the scanner and still will not read, that is a different
 problem and it is covered in
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIds54i2cslia6j-wdjtqooj">
+      <w:hyperlink w:history="1" r:id="rIdylc0dz4z9thpcc0by5pbh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">a pass won't scan at the door</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -941,51 +941,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ay_ldrr_pg0k54_maq2w" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/help-a-guest-show-their-pass/" TargetMode="External"/><Relationship Id="rIdyg0mzrujvpdujc0eohthu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/your-events-and-your-qr-code/" TargetMode="External"/><Relationship Id="rIds54i2cslia6j-wdjtqooj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/a-pass-wont-scan-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b716db960cae43aeb3a94195b9632f90efad71f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdsbgbhpc_9nxeqzcwrdpus" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/event-coordinator/help-a-guest-show-their-pass/" TargetMode="External"/><Relationship Id="rId3v22lqntgse8zjzujoxko" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/user-guide/your-events-and-your-qr-code/" TargetMode="External"/><Relationship Id="rIdylc0dz4z9thpcc0by5pbh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/en/event-coordinator/a-pass-wont-scan-at-the-door/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3b716db960cae43aeb3a94195b9632f90efad71f.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Help a guest show their pass</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>