--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,77 +26,77 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your data: retention, export, deletion and backup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">How long each kind of record is kept and which of those windows you can set, what deactivating or deleting a person or a visitor really removes, where the export buttons are, and why there is no backup page to look for.</w:t>
+        <w:t xml:space="preserve">How long each kind of record is kept and which of those windows you can set — bookings in months, visitor data in days up to seven years, attendance records for as long as the tenant exists — plus what deactivating or deleting a person or a visitor really removes, where the export buttons are, and why there is no backup page to look for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId5ilycpyonqtjaal5os_uk">
+      <w:hyperlink w:history="1" r:id="rIdtbepuw0ksb5l3g_zq76jc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/your-data-retention-export-and-deletion/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision keeps most records until a retention window ends, and a few for as
 long as the tenant exists. The part that surprises people is which of those
 windows an administrator can move: five of them. Everything else runs on a
 fixed schedule.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -131,737 +131,921 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">How long each record is kept</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:right w:type="dxa" w:w="120"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2645"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2645"/>
+        <w:gridCol w:w="2925"/>
+        <w:gridCol w:w="3900"/>
+        <w:gridCol w:w="2535"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2925"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Record</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3900"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Kept for</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2535"/>
             <w:shd w:fill="F5F5F7" w:val="clear"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Set on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Bookings and their appointments</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3900"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Booking retention period</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, 3–84 months, 36 by default</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking › Settings, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Data retention</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Booking logs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3900"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Booking log retention period</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">, 3–36 months, 6 by default</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">same card</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2925"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Attendance records and the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attendance log</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">as long as the tenant exists</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2535"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">fixed — nothing purges them</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Attendance selfies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3900"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Selfie retention period</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">, in days, 30 by default</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2645"/>
+              <w:t xml:space="preserve">, 1–90 days, 30 by default</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Attendance settings, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Selfie privacy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visitor identity numbers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3900"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Purge visitor identity information</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> — a number of days after the last visit, at a time of day</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2645"/>
+              <w:t xml:space="preserve"> — 1 to 2555 days (7 years) after the last visit, at a time of day; 90 days until you change it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visiting › Settings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visitor and visit records</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3900"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Purge visitor record information</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> — days after the last visit, at a time of day</w:t>
-[...5 lines deleted...]
-            <w:tcW w:type="dxa" w:w="2645"/>
+              <w:t xml:space="preserve"> — the same range, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">off until you turn it on</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">, and 90 days when you do</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visiting › Settings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Audit trails</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3900"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">180 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">fixed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Visiting, access and event action logs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3900"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">90 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">fixed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Sensor readings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3900"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">30 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">fixed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
-[...12 lines deleted...]
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="2925"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Deleted rooms, user groups and devices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3900"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">30 days after deletion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">fixed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2925"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Player and control-processor logs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="4070"/>
+            <w:tcW w:type="dxa" w:w="3900"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">14 days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="2645"/>
+            <w:tcW w:type="dxa" w:w="2535"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">fixed</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Attendance is the one module with no retention window at all. Its records, and
+the edits to them in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attendance log</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, are kept for as long as the tenant
+exists — there is no purge for them and no setting that adds one, so a record
+from years ago is still there to export. The selfies attached to them are not:
+those go on the schedule above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1438275"/>
+            <wp:extent cx="5715000" cy="2143125"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="booking-data-retention" descr="Data retention on Booking › Settings — the two retention periods." title="Data retention on Booking › Settings — the two retention periods."/>
+            <wp:docPr id="1" name="attendance-selfie-retention" descr="Selfie privacy — the one attendance window an administrator can move." title="Selfie privacy — the one attendance window an administrator can move."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5715000" cy="1438275"/>
+                      <a:ext cx="5715000" cy="2143125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data retention on Booking › Settings — the two retention periods.</w:t>
-[...32 lines deleted...]
-leaves one line in the audit trail.</w:t>
+        <w:t xml:space="preserve">Selfie privacy — the one attendance window an administrator can move.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → attendance/selfie-privacy (Selfie privacy)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60" w:before="160"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="5715000" cy="1752600"/>
+            <wp:extent cx="5715000" cy="1438275"/>
             <wp:effectExtent t="0" r="0" b="0" l="0"/>
-            <wp:docPr id="1" name="visitor-purge-settings" descr="Data protection on Visiting › Settings, with the two purge switches ringed." title="Data protection on Visiting › Settings, with the two purge switches ringed."/>
+            <wp:docPr id="1" name="booking-data-retention" descr="Data retention on Booking › Settings — the two retention periods." title="Data retention on Booking › Settings — the two retention periods."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="" descr=""/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="none"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
+                      <a:ext cx="5715000" cy="1438275"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data retention on Booking › Settings — the two retention periods.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Each of the five settings has a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purge now</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> button beside it that runs the
+same clean-up immediately, after showing how many records it will remove. The
+two visitor purges differ in kind: the record purge deletes the visits and the
+visitors nobody else refers to; the identity purge only </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">masks</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the ID
+numbers on visitors kept for other reasons. Every purge that removes anything
+leaves one line in the audit trail. Field by field, the two visitor schedules
+are </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjq0xgz_rjvpolo72_nfgx">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Visitor data protection
+settings</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="200"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="6E6E73"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (Visitor management)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="60" w:before="160"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5715000" cy="1752600"/>
+            <wp:effectExtent t="0" r="0" b="0" l="0"/>
+            <wp:docPr id="1" name="visitor-purge-settings" descr="Data protection on Visiting › Settings, with the two purge switches ringed." title="Data protection on Visiting › Settings, with the two purge switches ringed."/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="" descr=""/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="none"/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
                       <a:ext cx="5715000" cy="1752600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -935,51 +1119,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recycle bin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, from which </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Restore</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> brings them
 back. Their external sign-in links are removed at that point. What does not
 happen is erasure: a deleted person is kept, deliberately, so that every
 booking, visit and log entry that names them can still be traced to a real
 name. Nothing is anonymised, and no later job removes them. If a request to be
 forgotten reaches you, tell your Offision contact — it is not something the
 console does. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdhztzg08fgqc4pznat_bpo">
+      <w:hyperlink w:history="1" r:id="rIdopvoyjigrsfjdbocuc_vn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Remove someone who has
 left</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the day-to-day procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The last Global administrator cannot be deleted or demoted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1186,85 +1370,150 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">quota history</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">sensor data</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> from their own
 pages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Audit trails</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Download</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on the action menu, as csv, xls or xlsx, two
+months at a time. See </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdk0wluwumpqpq9_mihcj3z">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The audit
+trail</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An export that is too large is refused with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This export has too many
 records. Please narrow the date range or filters and try again</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — do exactly that.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Bookings and the usage figures are also readable over the REST API, which is how
+a BI tool pulls them on a schedule rather than by hand — see </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdbe3khrwotouynz6pkc_xv">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Get booking and
+usage data into your BI
+tool</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Backup and restore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no backup page and no restore page, because backups are not yours to
 run: Offision takes them as part of the service and keeps them in the same
 region as your tenant — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtqppvnso5hnvwowaywtl-">
+      <w:hyperlink w:history="1" r:id="rIdgrp3o4gjbiyjaf8wftdci">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Where your data is
 hosted</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Restoring a single deleted record is
 what the recycle bins above are for; restoring a whole tenant to a point in
 time is a request to your Offision contact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1761,51 +2010,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId5ilycpyonqtjaal5os_uk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdhztzg08fgqc4pznat_bpo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdtqppvnso5hnvwowaywtl-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4052000050d521d5a31332d93ec55f429cdd2b2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b102071d19fd9851c4b0a62eb89d990b09ccccf4.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtbepuw0ksb5l3g_zq76jc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdjq0xgz_rjvpolo72_nfgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/visitor-data-protection-settings-reference/" TargetMode="External"/><Relationship Id="rIdopvoyjigrsfjdbocuc_vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdk0wluwumpqpq9_mihcj3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdbe3khrwotouynz6pkc_xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdgrp3o4gjbiyjaf8wftdci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a35ee67ca061a6799897e66440d951e4e11d5528.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4052000050d521d5a31332d93ec55f429cdd2b2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b102071d19fd9851c4b0a62eb89d990b09ccccf4.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Your data: retention, export, deletion and backup</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>