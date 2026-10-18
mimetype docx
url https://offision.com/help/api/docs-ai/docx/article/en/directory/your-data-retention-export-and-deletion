--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdtbepuw0ksb5l3g_zq76jc">
+      <w:hyperlink w:history="1" r:id="rId8qkfeit9ohaldqx-vsqki">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/your-data-retention-export-and-deletion/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision keeps most records until a retention window ends, and a few for as
 long as the tenant exists. The part that surprises people is which of those
 windows an administrator can move: five of them. Everything else runs on a
 fixed schedule.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
@@ -943,51 +943,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Purge now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> button beside it that runs the
 same clean-up immediately, after showing how many records it will remove. The
 two visitor purges differ in kind: the record purge deletes the visits and the
 visitors nobody else refers to; the identity purge only </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">masks</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the ID
 numbers on visitors kept for other reasons. Every purge that removes anything
 leaves one line in the audit trail. Field by field, the two visitor schedules
 are </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjq0xgz_rjvpolo72_nfgx">
+      <w:hyperlink w:history="1" r:id="rIdb_lvppcn3vz7trxusnacz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Visitor data protection
 settings</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → visiting/visitorManagementSetting (Visitor management)</w:t>
       </w:r>
     </w:p>
@@ -1119,51 +1119,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Recycle bin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, from which </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Restore</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> brings them
 back. Their external sign-in links are removed at that point. What does not
 happen is erasure: a deleted person is kept, deliberately, so that every
 booking, visit and log entry that names them can still be traced to a real
 name. Nothing is anonymised, and no later job removes them. If a request to be
 forgotten reaches you, tell your Offision contact — it is not something the
 console does. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdopvoyjigrsfjdbocuc_vn">
+      <w:hyperlink w:history="1" r:id="rIdf7t-ri8afybsv32wuvgbg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Remove someone who has
 left</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for the day-to-day procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The last Global administrator cannot be deleted or demoted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
@@ -1398,122 +1398,122 @@
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Audit trails</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Download</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the action menu, as csv, xls or xlsx, two
 months at a time. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk0wluwumpqpq9_mihcj3z">
+      <w:hyperlink w:history="1" r:id="rIds3wpcai7zvm6hmxn2oth7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The audit
 trail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An export that is too large is refused with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This export has too many
 records. Please narrow the date range or filters and try again</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — do exactly that.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Bookings and the usage figures are also readable over the REST API, which is how
 a BI tool pulls them on a schedule rather than by hand — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbe3khrwotouynz6pkc_xv">
+      <w:hyperlink w:history="1" r:id="rIdxjgi33gulhyey-1kx1dca">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Get booking and
 usage data into your BI
 tool</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Backup and restore</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is no backup page and no restore page, because backups are not yours to
 run: Offision takes them as part of the service and keeps them in the same
 region as your tenant — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdgrp3o4gjbiyjaf8wftdci">
+      <w:hyperlink w:history="1" r:id="rIdnshaftixn_hxrgrylvnj_">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Where your data is
 hosted</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Restoring a single deleted record is
 what the recycle bins above are for; restoring a whole tenant to a point in
 time is a request to your Offision contact.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -2010,51 +2010,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdtbepuw0ksb5l3g_zq76jc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdjq0xgz_rjvpolo72_nfgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/visitor-data-protection-settings-reference/" TargetMode="External"/><Relationship Id="rIdopvoyjigrsfjdbocuc_vn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdk0wluwumpqpq9_mihcj3z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdbe3khrwotouynz6pkc_xv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdgrp3o4gjbiyjaf8wftdci" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/a35ee67ca061a6799897e66440d951e4e11d5528.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d4052000050d521d5a31332d93ec55f429cdd2b2.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b102071d19fd9851c4b0a62eb89d990b09ccccf4.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId8qkfeit9ohaldqx-vsqki" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdb_lvppcn3vz7trxusnacz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/visitor-data-protection-settings-reference/" TargetMode="External"/><Relationship Id="rIdf7t-ri8afybsv32wuvgbg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIds3wpcai7zvm6hmxn2oth7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdxjgi33gulhyey-1kx1dca" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rIdnshaftixn_hxrgrylvnj_" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/3a212f63bb3aaca9a3b4253a29e2cd81c0a72d27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c75a8cfd91f4ae04f9211aaccc2d821850e96d8f.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d818e5324a1f71c8cc814087d385a8ff8094ec51.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Your data: retention, export, deletion and backup</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>