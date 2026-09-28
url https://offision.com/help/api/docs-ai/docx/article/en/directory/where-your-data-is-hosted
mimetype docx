--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -26,106 +26,187 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where your data is hosted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Which Microsoft Azure data centre holds your tenant — Hong Kong or Japan today, the United Kingdom on the roadmap — how availability is kept up, and why Offision is cloud-only with no on-premises option.</w:t>
+        <w:t xml:space="preserve">Which Microsoft Azure data centre holds your account — Hong Kong or Japan today, the United Kingdom on the roadmap — why one account cannot be split across regions, why separate regional accounts share nothing but sign-in and no report or export spans two of them, and why Offision is cloud-only with no on-premises option.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu32pzh_mnzs5h-c0pbd7z">
+      <w:hyperlink w:history="1" r:id="rIdy3kgnhmcmxc7yx8jtodn-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/where-your-data-is-hosted/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision is a cloud service hosted on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft Azure</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Every tenant lives in
-one Azure data centre, chosen when the tenant is created, and its data stays in
+        <w:t xml:space="preserve">. Every account lives in
+one Azure data centre, chosen when the account is created, and its data stays in
 that region.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">One account, one region</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An account cannot be split across data centres. There is no per-region residency
+inside one account, and no setting that moves part of it to another region.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where the law requires two regions to stay apart, the shape is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">one account per
+region</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — and separate accounts do not roll up. Each has its own people,
+buildings, bookings, reports and exports, and nothing spans two of them: no
+report, no export, no console. An administrator signed in to one cannot see or
+search the other. The one thing that does cross regions is finding your company
+at sign-in — see </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Branches divide the console, not the data.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> A branch named Europe does not put
+European data in Europe; the whole account still sits in the one data centre it
+was created in. Inside a single account an administrator on the root branch does
+see and report on the whole estate — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdjxfoseejkmhcwfhjy_6bt">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">what a branch is, and what it scopes</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> — but that
+is a question about who may look, not about where the data is kept.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regions</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -270,138 +351,172 @@
               <w:t xml:space="preserve">On the roadmap</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If your organisation needs a region that is not yet available, tell your
 Offision contact — roadmap regions are prioritised by demand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Each region has its own addresses. If you are opening a firewall or a proxy for
+Offision, take them from
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId98rowh_vjsda0pq7aqvgi">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Every address Offision connects to</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">An account lives in one region, and signing in takes you to it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Somebody
 looking for their company on the wrong region's address is still found: the
 entry in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Select Offision domain</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> carries that company's own web address, and
 choosing it moves the browser there before asking for a password. So there is
 one link to hand out, whichever region an office is on. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdik3tkwubgk0y-osieec3q">
+      <w:hyperlink w:history="1" r:id="rId10f1dub1udcna_y4d9udr">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">High availability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The service runs on redundant Azure infrastructure, so the failure of a single
-server or component does not take your tenant offline. Backups are kept within
-the same region as the tenant.</w:t>
+server or component does not take your account offline. Backups are kept within
+the same region as the account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What Offision does not offer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">There is no on-premises or self-hosted deployment.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision runs only in the
 Azure data centres above; it cannot be installed on your own servers or in your
 own cloud subscription.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">For certifications, encryption, and the full security overview, see
+        <w:t xml:space="preserve">For encryption, certification and what an auditor can be shown, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzop_mntsy5fkrfcsxgkvu">
+      <w:hyperlink w:history="1" r:id="rIddmwrvsfurq2naeklplukl">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">How your data is protected</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. The full security
+overview and the certificate itself are at
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdu2wvvbaqc5haqvgytlozk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -826,51 +941,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdu32pzh_mnzs5h-c0pbd7z" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdik3tkwubgk0y-osieec3q" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdzop_mntsy5fkrfcsxgkvu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy3kgnhmcmxc7yx8jtodn-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdjxfoseejkmhcwfhjy_6bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-branch-management-works/" TargetMode="External"/><Relationship Id="rId98rowh_vjsda0pq7aqvgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId10f1dub1udcna_y4d9udr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIddmwrvsfurq2naeklplukl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rIdu2wvvbaqc5haqvgytlozk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Where your data is hosted</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>