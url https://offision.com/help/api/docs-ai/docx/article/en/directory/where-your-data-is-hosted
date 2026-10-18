--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -26,110 +26,129 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where your data is hosted</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Which Microsoft Azure data centre holds your account — Hong Kong or Japan today, the United Kingdom on the roadmap — why one account cannot be split across regions, why separate regional accounts share nothing but sign-in and no report or export spans two of them, and why Offision is cloud-only with no on-premises option.</w:t>
+        <w:t xml:space="preserve">Azure SQL Database for Offision Cloud SaaS, each company's own database and access based on the user's sign-in and company account. Which Microsoft Azure data centre holds your account — Hong Kong or Japan today, the United Kingdom on the roadmap — why one account cannot be split across regions, why separate regional accounts share nothing but sign-in and no report or export spans two of them, and why Offision is cloud-only with no on-premises option.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-13</w:t>
+        <w:t xml:space="preserve">2026-10-06</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdy3kgnhmcmxc7yx8jtodn-">
+      <w:hyperlink w:history="1" r:id="rIdailfqnou8znr1apla8isl">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/where-your-data-is-hosted/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision is a cloud service hosted on </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft Azure</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Every account lives in
 one Azure data centre, chosen when the account is created, and its data stays in
 that region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Offision Cloud SaaS uses </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Azure SQL Database</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Each company has its own database.
+Your sign-in and company account determine which customer database you can access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One account, one region</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">An account cannot be split across data centres. There is no per-region residency
 inside one account, and no setting that moves part of it to another region.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where the law requires two regions to stay apart, the shape is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -152,51 +171,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Regions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> below.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Branches divide the console, not the data.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A branch named Europe does not put
 European data in Europe; the whole account still sits in the one data centre it
 was created in. Inside a single account an administrator on the root branch does
 see and report on the whole estate — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdjxfoseejkmhcwfhjy_6bt">
+      <w:hyperlink w:history="1" r:id="rIdct9unskpoafzzy5luwold">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">what a branch is, and what it scopes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> — but that
 is a question about who may look, not about where the data is kept.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Regions</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -355,92 +374,92 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If your organisation needs a region that is not yet available, tell your
 Offision contact — roadmap regions are prioritised by demand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Each region has its own addresses. If you are opening a firewall or a proxy for
 Offision, take them from
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId98rowh_vjsda0pq7aqvgi">
+      <w:hyperlink w:history="1" r:id="rId4dasbg7ffyccf75wrs0sc">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Every address Offision connects to</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">An account lives in one region, and signing in takes you to it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Somebody
 looking for their company on the wrong region's address is still found: the
 entry in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Select Offision domain</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> carries that company's own web address, and
 choosing it moves the browser there before asking for a password. So there is
 one link to hand out, whichever region an office is on. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId10f1dub1udcna_y4d9udr">
+      <w:hyperlink w:history="1" r:id="rIdtaz5r9zrtja75f2teawan">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Sign in to Offision</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">High availability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The service runs on redundant Azure infrastructure, so the failure of a single
@@ -459,64 +478,64 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">There is no on-premises or self-hosted deployment.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Offision runs only in the
 Azure data centres above; it cannot be installed on your own servers or in your
 own cloud subscription.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">For encryption, certification and what an auditor can be shown, see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIddmwrvsfurq2naeklplukl">
+      <w:hyperlink w:history="1" r:id="rIdv5l25qkh5ey8kccfsol32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How your data is protected</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. The full security
 overview and the certificate itself are at
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdu2wvvbaqc5haqvgytlozk">
+      <w:hyperlink w:history="1" r:id="rIdxfjk1unh-il-9o-vc7nj-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">offision.com/security</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -941,51 +960,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdy3kgnhmcmxc7yx8jtodn-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdjxfoseejkmhcwfhjy_6bt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-branch-management-works/" TargetMode="External"/><Relationship Id="rId98rowh_vjsda0pq7aqvgi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rId10f1dub1udcna_y4d9udr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIddmwrvsfurq2naeklplukl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rIdu2wvvbaqc5haqvgytlozk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdailfqnou8znr1apla8isl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/where-your-data-is-hosted/" TargetMode="External"/><Relationship Id="rIdct9unskpoafzzy5luwold" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-branch-management-works/" TargetMode="External"/><Relationship Id="rId4dasbg7ffyccf75wrs0sc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/network-allowlist-reference/" TargetMode="External"/><Relationship Id="rIdtaz5r9zrtja75f2teawan" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/sign-in-to-offision/" TargetMode="External"/><Relationship Id="rIdv5l25qkh5ey8kccfsol32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-your-data-is-protected/" TargetMode="External"/><Relationship Id="rIdxfjk1unh-il-9o-vc7nj-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.offision.com/security" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Where your data is hosted</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>