--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -42,81 +42,112 @@
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">One card number is read by room panels, desk panels, the attendance clock, the problem-reporting screen, event panels, a phone wallet and the API. What each of them does with it, and the one rule they all share.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">2026-09-04</w:t>
+        <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcos3nxmm2iwxyuakk5rgc">
+      <w:hyperlink w:history="1" r:id="rId0l_uux9kyho9gyrx-clwn">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/where-a-card-number-is-read/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A card number is stored once and read in a lot of places. Every one of them does
 the same first thing — turn the number into a person — and then does its own job
 as that person. Nothing about the card decides which job; the screen it was tapped
 at does.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This page is about what a tap </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">does</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. To find out what number a particular card
+sends — so you can store it against somebody — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIdp_dgu4x8ayhxuytx4sb1f">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Read a card number at the panel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everywhere a tap is read</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:right w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideH w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:insideV w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="120"/>
@@ -183,97 +214,97 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">room booking panel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Checks the person into the booking that is waiting, starts a walk-in on a free room, or offers extend and check-out during a meeting — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rId7u_prjapwujlct2upl2ke">
+            <w:hyperlink w:history="1" r:id="rIdj6q_dyzphgig5hyauhszg">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A panel wired to a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">lock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Opens the door alongside the check-in, where the room has the hardware — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdhykqvqniwtlcflfo3tq9j">
+            <w:hyperlink w:history="1" r:id="rIdkbpnhjugawjcgmahivr6p">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connect an AXIS door lock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
@@ -313,97 +344,97 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">attendance clock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Records a clock-in or clock-out — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdpvdesbbxbu4rnbiqajcps">
+            <w:hyperlink w:history="1" r:id="rIdage0sru7yezav6gchi3fs">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How attendance works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Report a problem</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> at a panel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Signs the report so the queue knows who raised it — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdwp3el0iihb0lk6pcyvbrj">
+            <w:hyperlink w:history="1" r:id="rIdyqxifrqn_cs1eeg0xzdoz">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report a problem at the room panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">An </w:t>
             </w:r>
@@ -481,77 +512,77 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">External API</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Stores and clears numbers from another system — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdszd2zh7ase_g8gsydhmka">
+            <w:hyperlink w:history="1" r:id="rIdzor-uninj71wgvis86ups">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open a meeting room door from a booking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cards are one of several ways to say who you are at a panel; the others are a QR
 code, a passcode and a booking PIN. Which of them a panel offers is set in
 Booking, not here — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdzipof41fys20mcvb8dyw-">
+      <w:hyperlink w:history="1" r:id="rId40xhqivleyoxhfrm82j97">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Identify at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rule they all share</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every one of those screens resolves the card through the same step, so the same
@@ -625,50 +656,110 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">A tap is an identity, not a permission:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Being recognised is not the same as being allowed. The card says who you are;
 whether that person may check in, claim the desk, clock in or open the door is
 decided by the booking, the policy and their groups — exactly as it would be if
 they had typed a passcode instead.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">A card outlives the account</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Deactivating somebody does not touch their card. The number still resolves at
+every screen above, so a card left in a wallet still names them at a panel after
+they have been stopped from signing in.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Deleting them is not the answer either, though it behaves differently: with no
+account left to resolve to, the number goes quiet at every screen — but it is
+still </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">reserved</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, so it cannot be issued to anybody else, and it comes back the
+moment the person is restored from the recycle bin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Stopping the card is its own action, and the only one that both silences the
+number and releases it: clear it on the person's record — see
+</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rIduhdv2gfopwh0z8vbegmde">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Remove someone who has left</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">What never reads it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Signing in to Offision.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The apps and the console take a password, a
 passcode or your company's sign-in. No screen anywhere accepts a card.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -691,51 +782,51 @@
         <w:t xml:space="preserve"> Offision does not send card
 numbers to a door controller. A panel wired to a lock opens it because Offision
 told the lock to open, not because the controller recognised the card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor check-in at the lobby.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A visitor has a badge or a wallet pass of
 their own — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrenz9btelbcdocdekcvsi">
+      <w:hyperlink w:history="1" r:id="rIdk6qmtewlrii4q2vulaq8f">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What appears on a visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1160,51 +1251,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcos3nxmm2iwxyuakk5rgc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rId7u_prjapwujlct2upl2ke" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdhykqvqniwtlcflfo3tq9j" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdpvdesbbxbu4rnbiqajcps" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdwp3el0iihb0lk6pcyvbrj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdszd2zh7ase_g8gsydhmka" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdzipof41fys20mcvb8dyw-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdrenz9btelbcdocdekcvsi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0l_uux9kyho9gyrx-clwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdp_dgu4x8ayhxuytx4sb1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdj6q_dyzphgig5hyauhszg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdkbpnhjugawjcgmahivr6p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdage0sru7yezav6gchi3fs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdyqxifrqn_cs1eeg0xzdoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdzor-uninj71wgvis86ups" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId40xhqivleyoxhfrm82j97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIduhdv2gfopwh0z8vbegmde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdk6qmtewlrii4q2vulaq8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Where a card number is read, and what a tap does there</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>