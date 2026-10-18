--- v1 (2026-09-28)
+++ v2 (2026-10-18)
@@ -52,93 +52,93 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId0l_uux9kyho9gyrx-clwn">
+      <w:hyperlink w:history="1" r:id="rIdstddesnp0g8c0tzjs_s_k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/where-a-card-number-is-read/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A card number is stored once and read in a lot of places. Every one of them does
 the same first thing — turn the number into a person — and then does its own job
 as that person. Nothing about the card decides which job; the screen it was tapped
 at does.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This page is about what a tap </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">does</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. To find out what number a particular card
 sends — so you can store it against somebody — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdp_dgu4x8ayhxuytx4sb1f">
+      <w:hyperlink w:history="1" r:id="rIdmuqfwgggzwaekfpy1ssg6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Read a card number at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everywhere a tap is read</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:type="dxa" w:w="9360"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="D2D2D7" w:sz="4"/>
           <w:left w:val="single" w:color="D2D2D7" w:sz="4"/>
@@ -214,97 +214,97 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">room booking panel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Checks the person into the booking that is waiting, starts a walk-in on a free room, or offers extend and check-out during a meeting — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdj6q_dyzphgig5hyauhszg">
+            <w:hyperlink w:history="1" r:id="rIdsbf3wnfbtpaigpi1zhglv">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Check in by tapping a staff card</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A panel wired to a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">lock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Opens the door alongside the check-in, where the room has the hardware — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdkbpnhjugawjcgmahivr6p">
+            <w:hyperlink w:history="1" r:id="rIdzigauwgapc5-cs2ib4rzx">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connect an AXIS door lock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">A </w:t>
             </w:r>
@@ -344,97 +344,97 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">attendance clock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Records a clock-in or clock-out — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdage0sru7yezav6gchi3fs">
+            <w:hyperlink w:history="1" r:id="rIdizu2glyg7qdo2_c1e7ted">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How attendance works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Report a problem</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> at a panel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Signs the report so the queue knows who raised it — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdyqxifrqn_cs1eeg0xzdoz">
+            <w:hyperlink w:history="1" r:id="rId7qo3tqv9judkrhcwsaus9">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report a problem at the room panel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="3189"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">An </w:t>
             </w:r>
@@ -512,77 +512,77 @@
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">External API</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="6171"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Stores and clears numbers from another system — see </w:t>
             </w:r>
-            <w:hyperlink w:history="1" r:id="rIdzor-uninj71wgvis86ups">
+            <w:hyperlink w:history="1" r:id="rIdw3h1do1lwysqzemomo7mr">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open a meeting room door from a booking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cards are one of several ways to say who you are at a panel; the others are a QR
 code, a passcode and a booking PIN. Which of them a panel offers is set in
 Booking, not here — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId40xhqivleyoxhfrm82j97">
+      <w:hyperlink w:history="1" r:id="rIdvwforyj9ij9udmnbaezkf">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Identify at the panel</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The rule they all share</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Every one of those screens resolves the card through the same step, so the same
@@ -699,51 +699,51 @@
         <w:t xml:space="preserve">Deleting them is not the answer either, though it behaves differently: with no
 account left to resolve to, the number goes quiet at every screen — but it is
 still </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">reserved</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, so it cannot be issued to anybody else, and it comes back the
 moment the person is restored from the recycle bin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stopping the card is its own action, and the only one that both silences the
 number and releases it: clear it on the person's record — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduhdv2gfopwh0z8vbegmde">
+      <w:hyperlink w:history="1" r:id="rIdzjxnak8kswgkf5lpthueg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Remove someone who has left</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What never reads it</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -782,51 +782,51 @@
         <w:t xml:space="preserve"> Offision does not send card
 numbers to a door controller. A panel wired to a lock opens it because Offision
 told the lock to open, not because the controller recognised the card.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Visitor check-in at the lobby.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A visitor has a badge or a wallet pass of
 their own — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdk6qmtewlrii4q2vulaq8f">
+      <w:hyperlink w:history="1" r:id="rIdrsucbqf35vmbt0qcsio3r">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What appears on a visitor badge</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
 </file>
 
@@ -1251,51 +1251,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId0l_uux9kyho9gyrx-clwn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdp_dgu4x8ayhxuytx4sb1f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdj6q_dyzphgig5hyauhszg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdkbpnhjugawjcgmahivr6p" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdage0sru7yezav6gchi3fs" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rIdyqxifrqn_cs1eeg0xzdoz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdzor-uninj71wgvis86ups" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rId40xhqivleyoxhfrm82j97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIduhdv2gfopwh0z8vbegmde" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdk6qmtewlrii4q2vulaq8f" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdstddesnp0g8c0tzjs_s_k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/where-a-card-number-is-read/" TargetMode="External"/><Relationship Id="rIdmuqfwgggzwaekfpy1ssg6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../read-a-card-number-at-the-panel/" TargetMode="External"/><Relationship Id="rIdsbf3wnfbtpaigpi1zhglv" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/check-in-by-tapping-a-staff-card/" TargetMode="External"/><Relationship Id="rIdzigauwgapc5-cs2ib4rzx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/connect-an-axis-door-lock/" TargetMode="External"/><Relationship Id="rIdizu2glyg7qdo2_c1e7ted" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../attendance/how-attendance-works/" TargetMode="External"/><Relationship Id="rId7qo3tqv9judkrhcwsaus9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../ticketing/report-a-problem-at-the-room-panel/" TargetMode="External"/><Relationship Id="rIdw3h1do1lwysqzemomo7mr" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/open-a-meeting-room-door-from-a-booking/" TargetMode="External"/><Relationship Id="rIdvwforyj9ij9udmnbaezkf" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../devices/identify-at-the-panel/" TargetMode="External"/><Relationship Id="rIdzjxnak8kswgkf5lpthueg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rIdrsucbqf35vmbt0qcsio3r" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../visiting/what-appears-on-a-visitor-badge/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Where a card number is read, and what a tap does there</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>