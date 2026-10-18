--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlqh8cxbpmirci7mbhpt6k">
+      <w:hyperlink w:history="1" r:id="rIdvol3v36jkhbblqyud6b87">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/what-the-audit-trail-records/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The audit trail is the record of what administrators did in the management
 console: every </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">sign-in</w:t>
@@ -1399,51 +1399,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is kept for 180 days</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Audit trail rows are removed 180 days after they are written. The window is
 fixed: no setting anywhere moves it, and nothing recovers a row once it has
 gone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Plan around it rather than against it. A yearly review cannot be assembled from
 the console after the fact, so download the trail on a schedule — quarterly sits
 comfortably inside both the 180-day window and the row limit. Other records have
 their own, different windows; see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrepmxihfjpmwo_o3znu0e">
+      <w:hyperlink w:history="1" r:id="rIdtixaecw6fdwvygvhwwwl8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Your data: retention, export, deletion and
 backup</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What the audit trail does not do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1461,97 +1461,97 @@
       <w:r>
         <w:t xml:space="preserve"> Nobody's viewing of a page or a report
 appears here.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Access cards are not in it.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Issuing or deleting a card leaves no row — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdese8uek8gd02xivcd9wrz">
+      <w:hyperlink w:history="1" r:id="rIdomn3paoct9r_inv_csqnq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How access cards work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Each module keeps its own log.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Bookings, visits, access control, events,
 attendance, services, tickets, parcels, counters and expense claims each have
 a log page of their own, with its own export and its own retention. For those,
 start at </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbvsomndje-8iw1017rbgx">
+      <w:hyperlink w:history="1" r:id="rIdug-6m6zo5eok2hwminzqy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Trace what happened to a
 booking</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdj9adbu_cljsrzttbk3upb">
+      <w:hyperlink w:history="1" r:id="rIdmfxvo1xae7-9g9xjnq5lg">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">See who changed
 what on an event</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -1564,75 +1564,75 @@
 something you schedule.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">There is no API and no live feed.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The audit trail is readable in the
 console and downloadable as a file; it is not on the REST API and there is no
 log stream to subscribe to, so there is nothing to point a SIEM at. Scheduled
 exports are the supported route — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdkqlwe_kbcyn1lneszqjqj">
+      <w:hyperlink w:history="1" r:id="rIdusatghowlegrcrax81mxe">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Connect your own
 systems</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. This is true of the
 trail specifically: booking, usage and occupancy figures </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">are</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on the API, via
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlcygposos3pu2jf7_xycl">
+      <w:hyperlink w:history="1" r:id="rId8pmhapfda3sced2uy7qud">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">the reporting
 calls</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Offision's own information security management system is certified to ISO/IEC
 27001, and Offision runs Offision internally — so this is a trail we read for
 our own evidence as well as yours.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
@@ -2068,51 +2068,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlqh8cxbpmirci7mbhpt6k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdrepmxihfjpmwo_o3znu0e" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdese8uek8gd02xivcd9wrz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdbvsomndje-8iw1017rbgx" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdj9adbu_cljsrzttbk3upb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/see-who-changed-what/" TargetMode="External"/><Relationship Id="rIdkqlwe_kbcyn1lneszqjqj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rIdlcygposos3pu2jf7_xycl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/39920df7c080df4831fcc8ae54e2069ec874811e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/08ac3757e2cd73373e3cc11bbb6bffb48eba8e84.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/25b88e9fa6302785808334632fc2f00f573335fb.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/1963a5ff85bc4460323e7e64a94c2dd517eb83c8.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79350e3b8928c46a9b764234efbaa7c58230dc6b.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdvol3v36jkhbblqyud6b87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdtixaecw6fdwvygvhwwwl8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../your-data-retention-export-and-deletion/" TargetMode="External"/><Relationship Id="rIdomn3paoct9r_inv_csqnq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-access-cards-work/" TargetMode="External"/><Relationship Id="rIdug-6m6zo5eok2hwminzqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/trace-what-happened-to-a-booking/" TargetMode="External"/><Relationship Id="rIdmfxvo1xae7-9g9xjnq5lg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/see-who-changed-what/" TargetMode="External"/><Relationship Id="rIdusatghowlegrcrax81mxe" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/connect-your-own-systems/" TargetMode="External"/><Relationship Id="rId8pmhapfda3sced2uy7qud" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../integrations/get-booking-and-usage-data-into-your-bi-tool/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b4ec077bac389a91185c22617c6a293c680aad1f.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/97daa2e406f315cd4ebf36708cb9e1f60d0cbdbc.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/8c8cd3a446585866908462371d3e916b91bba1a1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b79cfbcb6dd22142610bc52c6728588a9f41fd51.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fec02646912d5798342fc0861a6c9fb20a2138e.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>The audit trail: every sign-in, role change and setting edit, and how to export it</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>