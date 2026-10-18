--- v0 (2026-09-24)
+++ v1 (2026-10-18)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-09-23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdrapqg2sn1kinc5p830fa-">
+      <w:hyperlink w:history="1" r:id="rIdo5w8hyc9euaycmtunplz-">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/user-delegation/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A booking belongs to its </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">organizer</w:t>
       </w:r>
@@ -550,74 +550,74 @@
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A delegate is set on the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">assistant's</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> user record, listing the people they
 may act for — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdv5kqjzpbsvh2sjhfw4doc">
+      <w:hyperlink w:history="1" r:id="rIddkisia5hvshf4iwjxvmkh">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Set up user delegates</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. A
 booking manager holds the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Booking manager (Write)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> permission — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdbcgeq1s7nf2xyda_ozpvy">
+      <w:hyperlink w:history="1" r:id="rIddfohkufu1ssmmjefivfqy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Who can open the management console</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Whose rules apply: the organizer's</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a delegate books, edits or cancels, the booking is judged as though the
@@ -757,101 +757,101 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Allow booking manager book for user</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, on a room's </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Create/Edit booking
 channel</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> page, closes the console off for creating and editing that room's
 bookings. It does not stop a manager cancelling one. See
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8sibtco0dby6uesju-van">
+      <w:hyperlink w:history="1" r:id="rIdkmfexr_gziniv_6kwcwea">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Choose where a resource can be booked from</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">
 and, for dragging a booking to another time or room,
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdeuehvirxa0qcgmnnm2nhb">
+      <w:hyperlink w:history="1" r:id="rIdbil1bnfapkfkptcegismt">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Move a booking on the management calendar</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What a delegate sees</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Information Confidentiality Level</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> on a room hides a booking's detail from
 everybody except the organizer and the people who manage bookings. A delegate is
 not on that list, so a confidential or private booking reads as occupied to the
 assistant too. See </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdt0spnjnrlwkivznstqsi4">
+      <w:hyperlink w:history="1" r:id="rIdhtaaqicsamltvsxzp3tty">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">What a private booking hides</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">What this does not control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
@@ -909,51 +909,51 @@
       <w:r>
         <w:t xml:space="preserve"> A delegate acts in booking only, and inherits nothing
 else from the person they cover.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Events.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> An event's owner, editors and assistants are a separate system —
 see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdypb7alndbmyt60kedgwef">
+      <w:hyperlink w:history="1" r:id="rIdda-fbsyybdceelnfbecfb">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Owner, editor and assistant</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Checking who can act for whom:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 Turn on the </w:t>
@@ -1405,51 +1405,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrapqg2sn1kinc5p830fa-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/user-delegation/" TargetMode="External"/><Relationship Id="rIdv5kqjzpbsvh2sjhfw4doc" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIdbcgeq1s7nf2xyda_ozpvy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rId8sibtco0dby6uesju-van" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdeuehvirxa0qcgmnnm2nhb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdt0spnjnrlwkivznstqsi4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdypb7alndbmyt60kedgwef" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/owner-editor-and-assistant/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdo5w8hyc9euaycmtunplz-" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/user-delegation/" TargetMode="External"/><Relationship Id="rIddkisia5hvshf4iwjxvmkh" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../set-up-user-delegates/" TargetMode="External"/><Relationship Id="rIddfohkufu1ssmmjefivfqy" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../who-can-open-the-management-console/" TargetMode="External"/><Relationship Id="rIdkmfexr_gziniv_6kwcwea" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/choose-where-a-resource-can-be-booked-from/" TargetMode="External"/><Relationship Id="rIdbil1bnfapkfkptcegismt" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../booking/move-a-booking-on-the-management-calendar/" TargetMode="External"/><Relationship Id="rIdhtaaqicsamltvsxzp3tty" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../user-guide/keep-a-booking-private/" TargetMode="External"/><Relationship Id="rIdda-fbsyybdceelnfbecfb" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../events/owner-editor-and-assistant/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>User delegation</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>