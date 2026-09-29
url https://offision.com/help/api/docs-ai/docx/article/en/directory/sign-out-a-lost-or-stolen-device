--- v0 (2026-09-09)
+++ v1 (2026-09-29)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdyhtak1rfuzfukyjsh_lxo">
+      <w:hyperlink w:history="1" r:id="rIdcu6sj3cqq6hud827v40xj">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/sign-out-a-lost-or-stolen-device/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can manage users. If the person has also left the
@@ -523,51 +523,64 @@
         <w:t xml:space="preserve">now</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. For the history — including
 failed attempts — go to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">System config</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Audit trails</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. It is part of the
-audit trail feature and needs an account that can manage settings.</w:t>
+audit trail feature and needs an account that can manage settings; </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId8wirvv7xh4xek_21zgxfl">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">The audit
+trail</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> covers the whole page, including how to
+export it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/audit-trail (Audit trails)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Everything anyone has done lands there, so the job is narrowing it down. Both
 filters live in the table header: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -752,51 +765,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Open management
 console</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Each row carries the IP address it came from and the place that
 address resolves to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read the addresses as a pattern, not as facts — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdxoh1qmlw54ukyj5vuq9e3">
+      <w:hyperlink w:history="1" r:id="rIdlnujx6hb0s2psakrbfx1k">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How login devices work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for why a location is only
 approximate. The shapes worth knowing:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -899,51 +912,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So for someone leaving, do both, in this order:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deactivate the account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIduquff2acdakgdxfyit8nj">
+      <w:hyperlink w:history="1" r:id="rIdllvoglbpkioeb_64wsuoq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Remove someone who has left</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1589,51 +1602,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdyhtak1rfuzfukyjsh_lxo" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rIdxoh1qmlw54ukyj5vuq9e3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rIduquff2acdakgdxfyit8nj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c62d052e1cfad2793f16ddea6a13880dbd2e725e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14aae254fe535d7de78686866face8e96bbc8caa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0f040b526052593195427de6b269c7b6de4daed.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79350e3b8928c46a9b764234efbaa7c58230dc6b.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcu6sj3cqq6hud827v40xj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rId8wirvv7xh4xek_21zgxfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdlnujx6hb0s2psakrbfx1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rIdllvoglbpkioeb_64wsuoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c62d052e1cfad2793f16ddea6a13880dbd2e725e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14aae254fe535d7de78686866face8e96bbc8caa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0f040b526052593195427de6b269c7b6de4daed.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79350e3b8928c46a9b764234efbaa7c58230dc6b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sign out a lost or stolen device</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>