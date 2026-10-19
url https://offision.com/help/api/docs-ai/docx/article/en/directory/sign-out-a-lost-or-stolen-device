--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdcu6sj3cqq6hud827v40xj">
+      <w:hyperlink w:history="1" r:id="rId3gvxev0_grazxm6znlbhp">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/sign-out-a-lost-or-stolen-device/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can manage users. If the person has also left the
@@ -525,51 +525,51 @@
       <w:r>
         <w:t xml:space="preserve">. For the history — including
 failed attempts — go to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">System config</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Audit trails</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. It is part of the
 audit trail feature and needs an account that can manage settings; </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId8wirvv7xh4xek_21zgxfl">
+      <w:hyperlink w:history="1" r:id="rId9vkqwihcyq-rkfsqdpwyi">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The audit
 trail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers the whole page, including how to
 export it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/audit-trail (Audit trails)</w:t>
       </w:r>
@@ -765,51 +765,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Open management
 console</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Each row carries the IP address it came from and the place that
 address resolves to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read the addresses as a pattern, not as facts — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdlnujx6hb0s2psakrbfx1k">
+      <w:hyperlink w:history="1" r:id="rIdocwounjvcxs7hs1nvalza">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How login devices work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for why a location is only
 approximate. The shapes worth knowing:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -912,51 +912,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So for someone leaving, do both, in this order:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deactivate the account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdllvoglbpkioeb_64wsuoq">
+      <w:hyperlink w:history="1" r:id="rIdd4_ekxtnxgoc8btlzz4ch">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Remove someone who has left</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1602,51 +1602,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdcu6sj3cqq6hud827v40xj" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rId8wirvv7xh4xek_21zgxfl" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdlnujx6hb0s2psakrbfx1k" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rIdllvoglbpkioeb_64wsuoq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c62d052e1cfad2793f16ddea6a13880dbd2e725e.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/14aae254fe535d7de78686866face8e96bbc8caa.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/b0f040b526052593195427de6b269c7b6de4daed.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/79350e3b8928c46a9b764234efbaa7c58230dc6b.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3gvxev0_grazxm6znlbhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rId9vkqwihcyq-rkfsqdpwyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdocwounjvcxs7hs1nvalza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rIdd4_ekxtnxgoc8btlzz4ch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/012b9d04c9e866b462ea597ab855e40d9b5189ab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1264acee959e2af45a06a71ec1fa340e68d0714.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d69e297b7c461b927766acb731c86b5740627c56.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fec02646912d5798342fc0861a6c9fb20a2138e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sign out a lost or stolen device</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>