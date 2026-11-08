--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -52,51 +52,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="D2D2D7" w:sz="4"/>
         </w:pBdr>
         <w:spacing w:after="320"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">2026-08-16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">   ·   </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId3gvxev0_grazxm6znlbhp">
+      <w:hyperlink w:history="1" r:id="rId6vpxnlrdn_lyifrqlhvkw">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="6E6E73"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">https://offision.com/help/en/directory/sign-out-a-lost-or-stolen-device/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Before you start:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">
 You need an account that can manage users. If the person has also left the
@@ -525,51 +525,51 @@
       <w:r>
         <w:t xml:space="preserve">. For the history — including
 failed attempts — go to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">System config</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> › </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Audit trails</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. It is part of the
 audit trail feature and needs an account that can manage settings; </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rId9vkqwihcyq-rkfsqdpwyi">
+      <w:hyperlink w:history="1" r:id="rIdae4zvmrqj3ya38wgqbt2n">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">The audit
 trail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> covers the whole page, including how to
 export it.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="6E6E73"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Where in Offision: admin app → system-account/audit-trail (Audit trails)</w:t>
       </w:r>
@@ -765,51 +765,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Open management
 console</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Each row carries the IP address it came from and the place that
 address resolves to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Read the addresses as a pattern, not as facts — see
 </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdocwounjvcxs7hs1nvalza">
+      <w:hyperlink w:history="1" r:id="rIds2gdplrwb-dn6so2qu10x">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">How login devices work</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for why a location is only
 approximate. The shapes worth knowing:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -912,51 +912,51 @@
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So for someone leaving, do both, in this order:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Deactivate the account</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — see </w:t>
       </w:r>
-      <w:hyperlink w:history="1" r:id="rIdd4_ekxtnxgoc8btlzz4ch">
+      <w:hyperlink w:history="1" r:id="rIdovio_tnlneitebvgeujcu">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">Remove someone who has left</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1602,51 +1602,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId3gvxev0_grazxm6znlbhp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rId9vkqwihcyq-rkfsqdpwyi" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIdocwounjvcxs7hs1nvalza" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rIdd4_ekxtnxgoc8btlzz4ch" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/012b9d04c9e866b462ea597ab855e40d9b5189ab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1264acee959e2af45a06a71ec1fa340e68d0714.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d69e297b7c461b927766acb731c86b5740627c56.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fec02646912d5798342fc0861a6c9fb20a2138e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId6vpxnlrdn_lyifrqlhvkw" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://offision.com/help/en/directory/sign-out-a-lost-or-stolen-device/" TargetMode="External"/><Relationship Id="rIdae4zvmrqj3ya38wgqbt2n" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../what-the-audit-trail-records/" TargetMode="External"/><Relationship Id="rIds2gdplrwb-dn6so2qu10x" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../how-login-devices-work/" TargetMode="External"/><Relationship Id="rIdovio_tnlneitebvgeujcu" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../remove-someone-who-has-left/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/012b9d04c9e866b462ea597ab855e40d9b5189ab.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/c1264acee959e2af45a06a71ec1fa340e68d0714.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/d69e297b7c461b927766acb731c86b5740627c56.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/7fec02646912d5798342fc0861a6c9fb20a2138e.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sign out a lost or stolen device</dc:title>
   <dc:creator>Offision</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>